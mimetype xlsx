--- v0 (2025-12-07)
+++ v1 (2026-04-15)
@@ -10,227 +10,290 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="105" uniqueCount="59">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="80">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>60</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>6</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Portaria Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/60/portaria_ponto_facultativo_dia_20_de_abril_de_202620260414_0031.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CONCESSÃO DE PONTO FACULTATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE SEM PEIXE – MG.</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>5</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/57/005__portaria_ponto_facultativo_quinta-feira_santa20260331_0025.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre Ponto Facultativo no âmbito da Câmara de Vereadores do município de Sem Peixe-MG.</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>4</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/56/004__portaria_comissao_patrimonial20260331_0024.pdf</t>
+  </si>
+  <si>
+    <t>Nomeia membros para comissões diversas para exercer atividades de controle financeiro e patrimonial da Câmara Municipal de Sem Peixe/MG.</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>3</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/55/003__portaria_ponto_facultativo_segunda_feira_e_quarta_feira_de_carnaval.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a decretação de ponto facultativo no âmbito da Câmara Municipal de Sem Peixe durante o período de carnaval.</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>2</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/53/002__portaria_ponto_facultativo_23_de_janeiro20260331_0020.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o não funcionamento da Câmara Municipal de Sem Peixe no dia 23 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>1</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/51/001__portaria_ponto_facultativo_19_de_janeiro20260331_0019.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre ponto facultativo no âmbito da Câmara Municipal de Sem Peixe/MG no dia 19 de janeiro de 2026.</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/52/portaria_recesso_20251222.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre o recesso administrativo de fim de ano no âmbito da Câmara Municipal de Sem Peixe/MG.</t>
+  </si>
+  <si>
     <t>29</t>
   </si>
   <si>
-    <t>2025</t>
-[...1 lines deleted...]
-  <si>
     <t>14</t>
   </si>
   <si>
-    <t>PL</t>
-[...5 lines deleted...]
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/29/portaria_1420251111.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/29/portaria_1420251111.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o reconhecimento e a averbação de período de exercício temporário da servidora Rosângela de Fátima Lopes para fins de contagem de férias-prêmio e progressão salarial.</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/27/portaria_01320251015.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/27/portaria_01320251015.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA    E    ESTABELECE    OS    PROCEDIMENTOS    PARA    A  AVALIACÃO   DE   DESEMPENHO   E   DESENVOLVIMENTO   FUNCIONAL_x000D_
  PARA FINS DE PROGRESS^O NO PLAN0 DE CARGOS, CARREIRAS E  SALARIOS  DOS  SERVIDORES  EFETIVOS  DA  CAMARA  MUNICIPAL  DE_x000D_
  SEM-PEIXE-MG E DETERMINA A CONTAGEM DE TEMPO RETROATIVA.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/26/portaria_01220251015.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/26/portaria_01220251015.pdf</t>
   </si>
   <si>
     <t>INSTITUI E NOMEIA A COMISSÃO PERMANENTE DE AVALIAÇÃO DE DESEMPENHO E DESENVOLVIMENTO FUNCIONAL, PARA FINS DE RECEBIMENTO DE PROGRESSÃO NO PLANO DE CARGOS, CARREIRAS E SALÁRIOS DOS SERVIDORES EFETIVOS DA CÂMARA MUNICIPAL DE SEM-PEIXE-MG, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/21/portaria_011202520250917.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/21/portaria_011202520250917.pdf</t>
   </si>
   <si>
     <t>Dispõe         sobre         a         implantação        e   obrigatoriedade     do      registro     de     ponto  eletrônitro    e    estabelece    o    horário    de_x000D_
  expediente  no  âmbito  da  Câmara  Municipal  de Sem-Peixe/MG.</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/20/portaria_010202520250917.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/20/portaria_010202520250917.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeaeao do Ouvidor para exercer o cargo  de  provimento  em  comissão  que  especifica  e  da  outras  providencias.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/16/portaria_920250605.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/16/portaria_920250605.pdf</t>
   </si>
   <si>
     <t>Regulamente, sobre a retomada de contagem de tempo para aquisição de direitos e vantagens no período compreendido entre 28 de maio de 2020 a 31 de dezembro de 2021, dos servidores públicos do Poder Legislativo do Município de Sem Peixe, e dá outras providências.</t>
   </si>
   <si>
-    <t>15</t>
-[...1 lines deleted...]
-  <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/15/portaria_820250605.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/15/portaria_820250605.pdf</t>
   </si>
   <si>
     <t>Regulamenta o procedimento de pequenas compras ou de prestação de serviços de pronto pagamento, regulamenta as contratações de serviços e fornecimentos de peças de manutenção da Câmara Municipal de Sem Peixe nas hipóteses que específica e dá outras providências.</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/10/portaria_720250605.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/10/portaria_720250605.pdf</t>
   </si>
   <si>
     <t>NOMEIA AGENTE DE CONTRATAÇÃO, PREGOEIRO E EQUIPE DE APOIO PARA CONDUZIR OS ATOS DAS LICITAÇÕES E CONTRATAÇÕES DA CÂMARA MUNICIPAL DE SEM PEIXE, DERIVADAS DA LEI FEDERAL Nº14.133/2021.</t>
   </si>
   <si>
-    <t>6</t>
-[...11 lines deleted...]
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/7/portaria_520250605.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/9/portaria_620250605.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/7/portaria_520250605.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação da Equipe de Apoio para auxiliar o Agente de Contratação nas modalidades de Contratação e Processos Licitatórios, realizados na Câmara Municipal de Sem Peixe - MG e dá outras disposições.</t>
   </si>
   <si>
-    <t>4</t>
-[...2 lines deleted...]
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/6/portaria_420250605.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/6/portaria_420250605.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de atribuições referentes às movimentações financeiras da conta bancária da Câmara Municipal de Sem Peixe/MG</t>
   </si>
   <si>
-    <t>3</t>
-[...2 lines deleted...]
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/5/portaria_320250605.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/5/portaria_320250605.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre nomeação de vereador na função de Tesoureiro da Câmara Municipal de Sem Peixe - MG e dá outras providências</t>
   </si>
   <si>
-    <t>2</t>
-[...2 lines deleted...]
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/4/portaria_220250605.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/4/portaria_220250605.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação de Assessoria Jurídica para exercer o cargo de provimento em comissão que especifica e dá outras  providencias.</t>
   </si>
   <si>
-    <t>1</t>
-[...2 lines deleted...]
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/3/portaria_120250605.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/3/portaria_120250605.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeação das Comissões Permanentes  da  Câmara Municipal de Sem Peixe,  biênio 2025-2026, e dá outras  providencias</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -537,67 +600,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/29/portaria_1420251111.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/27/portaria_01320251015.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/26/portaria_01220251015.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/21/portaria_011202520250917.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/20/portaria_010202520250917.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/16/portaria_920250605.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/15/portaria_820250605.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/10/portaria_720250605.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/9/portaria_620250605.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/7/portaria_520250605.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/6/portaria_420250605.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/5/portaria_320250605.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/4/portaria_220250605.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/3/portaria_120250605.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/60/portaria_ponto_facultativo_dia_20_de_abril_de_202620260414_0031.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/57/005__portaria_ponto_facultativo_quinta-feira_santa20260331_0025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/56/004__portaria_comissao_patrimonial20260331_0024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/55/003__portaria_ponto_facultativo_segunda_feira_e_quarta_feira_de_carnaval.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/53/002__portaria_ponto_facultativo_23_de_janeiro20260331_0020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/51/001__portaria_ponto_facultativo_19_de_janeiro20260331_0019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/52/portaria_recesso_20251222.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/29/portaria_1420251111.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/27/portaria_01320251015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/26/portaria_01220251015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/21/portaria_011202520250917.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/20/portaria_010202520250917.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/16/portaria_920250605.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/15/portaria_820250605.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/10/portaria_720250605.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/9/portaria_620250605.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/7/portaria_520250605.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/6/portaria_420250605.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/5/portaria_320250605.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/4/portaria_220250605.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/3/portaria_120250605.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G22"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="95.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -723,245 +786,413 @@
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D8" t="s">
         <v>10</v>
       </c>
       <c r="E8" t="s">
         <v>11</v>
       </c>
       <c r="F8" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
-        <v>27</v>
+        <v>39</v>
       </c>
       <c r="B9" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D9" t="s">
         <v>10</v>
       </c>
       <c r="E9" t="s">
         <v>11</v>
       </c>
       <c r="F9" s="1" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="G9" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>31</v>
+        <v>43</v>
       </c>
       <c r="B10" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C10" t="s">
-        <v>41</v>
+        <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
-        <v>42</v>
+        <v>45</v>
       </c>
       <c r="G10" t="s">
-        <v>43</v>
+        <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
-        <v>38</v>
+        <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C11" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="G11" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
-        <v>41</v>
+        <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C12" t="s">
-        <v>47</v>
+        <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
-        <v>48</v>
+        <v>53</v>
       </c>
       <c r="G12" t="s">
-        <v>49</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
-        <v>44</v>
+        <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
-        <v>51</v>
+        <v>57</v>
       </c>
       <c r="G13" t="s">
-        <v>52</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
-        <v>47</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="G14" t="s">
-        <v>55</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>50</v>
+        <v>36</v>
       </c>
       <c r="B15" t="s">
-        <v>8</v>
+        <v>35</v>
       </c>
       <c r="C15" t="s">
+        <v>63</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>64</v>
+      </c>
+      <c r="G15" t="s">
+        <v>65</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
         <v>56</v>
       </c>
-      <c r="D15" t="s">
-[...9 lines deleted...]
-        <v>58</v>
+      <c r="B16" t="s">
+        <v>35</v>
+      </c>
+      <c r="C16" t="s">
+        <v>66</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>67</v>
+      </c>
+      <c r="G16" t="s">
+        <v>68</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>60</v>
+      </c>
+      <c r="B17" t="s">
+        <v>35</v>
+      </c>
+      <c r="C17" t="s">
+        <v>9</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G17" t="s">
+        <v>21</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>66</v>
+      </c>
+      <c r="B18" t="s">
+        <v>35</v>
+      </c>
+      <c r="C18" t="s">
+        <v>15</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="G18" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>9</v>
+      </c>
+      <c r="B19" t="s">
+        <v>35</v>
+      </c>
+      <c r="C19" t="s">
+        <v>19</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G19" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>15</v>
+      </c>
+      <c r="B20" t="s">
+        <v>35</v>
+      </c>
+      <c r="C20" t="s">
+        <v>23</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="G20" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="21" spans="1:7">
+      <c r="A21" t="s">
+        <v>19</v>
+      </c>
+      <c r="B21" t="s">
+        <v>35</v>
+      </c>
+      <c r="C21" t="s">
+        <v>27</v>
+      </c>
+      <c r="D21" t="s">
+        <v>10</v>
+      </c>
+      <c r="E21" t="s">
+        <v>11</v>
+      </c>
+      <c r="F21" s="1" t="s">
+        <v>76</v>
+      </c>
+      <c r="G21" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="22" spans="1:7">
+      <c r="A22" t="s">
+        <v>23</v>
+      </c>
+      <c r="B22" t="s">
+        <v>35</v>
+      </c>
+      <c r="C22" t="s">
+        <v>31</v>
+      </c>
+      <c r="D22" t="s">
+        <v>10</v>
+      </c>
+      <c r="E22" t="s">
+        <v>11</v>
+      </c>
+      <c r="F22" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G22" t="s">
+        <v>79</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
+    <hyperlink ref="F16" r:id="rId15"/>
+    <hyperlink ref="F17" r:id="rId16"/>
+    <hyperlink ref="F18" r:id="rId17"/>
+    <hyperlink ref="F19" r:id="rId18"/>
+    <hyperlink ref="F20" r:id="rId19"/>
+    <hyperlink ref="F21" r:id="rId20"/>
+    <hyperlink ref="F22" r:id="rId21"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>