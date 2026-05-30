--- v1 (2026-04-15)
+++ v2 (2026-05-30)
@@ -10,86 +10,110 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="154" uniqueCount="80">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="168" uniqueCount="86">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>62</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>8</t>
+  </si>
+  <si>
+    <t>PL</t>
+  </si>
+  <si>
+    <t>Portaria Legislativa</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/62/portaria_008_designacao_servidora_protecao_de_dados_lgpd.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a designação de Encarregada pelo Tratamento de Dados Pessoais (LGPD) no âmbito da Câmara Municipal de Sem Peixe – MG, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>61</t>
+  </si>
+  <si>
+    <t>7</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/61/portaria_007_designacao_servidora_sic_e-sic.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a designação da Ouvidora da Câmara Municipal de Sem Peixe – MG como responsável pelo Serviço de Informação ao Cidadão – SIC e sistema eletrônico e-SIC, e dá outras providências.</t>
+  </si>
+  <si>
     <t>60</t>
   </si>
   <si>
-    <t>2026</t>
-[...1 lines deleted...]
-  <si>
     <t>6</t>
-  </si>
-[...4 lines deleted...]
-    <t>Portaria Legislativa</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/60/portaria_ponto_facultativo_dia_20_de_abril_de_202620260414_0031.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE PONTO FACULTATIVO NO ÂMBITO DA CÂMARA MUNICIPAL DE SEM PEIXE – MG.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/57/005__portaria_ponto_facultativo_quinta-feira_santa20260331_0025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre Ponto Facultativo no âmbito da Câmara de Vereadores do município de Sem Peixe-MG.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -204,60 +228,54 @@
   <si>
     <t>20</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/20/portaria_010202520250917.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a nomeaeao do Ouvidor para exercer o cargo  de  provimento  em  comissão  que  especifica  e  da  outras  providencias.</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/16/portaria_920250605.pdf</t>
   </si>
   <si>
     <t>Regulamente, sobre a retomada de contagem de tempo para aquisição de direitos e vantagens no período compreendido entre 28 de maio de 2020 a 31 de dezembro de 2021, dos servidores públicos do Poder Legislativo do Município de Sem Peixe, e dá outras providências.</t>
   </si>
   <si>
-    <t>8</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/15/portaria_820250605.pdf</t>
   </si>
   <si>
     <t>Regulamenta o procedimento de pequenas compras ou de prestação de serviços de pronto pagamento, regulamenta as contratações de serviços e fornecimentos de peças de manutenção da Câmara Municipal de Sem Peixe nas hipóteses que específica e dá outras providências.</t>
-  </si>
-[...1 lines deleted...]
-    <t>7</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/10/portaria_720250605.pdf</t>
   </si>
   <si>
     <t>NOMEIA AGENTE DE CONTRATAÇÃO, PREGOEIRO E EQUIPE DE APOIO PARA CONDUZIR OS ATOS DAS LICITAÇÕES E CONTRATAÇÕES DA CÂMARA MUNICIPAL DE SEM PEIXE, DERIVADAS DA LEI FEDERAL Nº14.133/2021.</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/9/portaria_620250605.pdf</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/7/portaria_520250605.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a designação da Equipe de Apoio para auxiliar o Agente de Contratação nas modalidades de Contratação e Processos Licitatórios, realizados na Câmara Municipal de Sem Peixe - MG e dá outras disposições.</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/6/portaria_420250605.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre designação de atribuições referentes às movimentações financeiras da conta bancária da Câmara Municipal de Sem Peixe/MG</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/5/portaria_320250605.pdf</t>
   </si>
@@ -600,56 +618,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/60/portaria_ponto_facultativo_dia_20_de_abril_de_202620260414_0031.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/57/005__portaria_ponto_facultativo_quinta-feira_santa20260331_0025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/56/004__portaria_comissao_patrimonial20260331_0024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/55/003__portaria_ponto_facultativo_segunda_feira_e_quarta_feira_de_carnaval.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/53/002__portaria_ponto_facultativo_23_de_janeiro20260331_0020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/51/001__portaria_ponto_facultativo_19_de_janeiro20260331_0019.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/52/portaria_recesso_20251222.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/29/portaria_1420251111.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/27/portaria_01320251015.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/26/portaria_01220251015.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/21/portaria_011202520250917.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/20/portaria_010202520250917.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/16/portaria_920250605.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/15/portaria_820250605.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/10/portaria_720250605.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/9/portaria_620250605.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/7/portaria_520250605.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/6/portaria_420250605.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/5/portaria_320250605.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/4/portaria_220250605.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/3/portaria_120250605.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/62/portaria_008_designacao_servidora_protecao_de_dados_lgpd.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/61/portaria_007_designacao_servidora_sic_e-sic.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/60/portaria_ponto_facultativo_dia_20_de_abril_de_202620260414_0031.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/57/005__portaria_ponto_facultativo_quinta-feira_santa20260331_0025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/56/004__portaria_comissao_patrimonial20260331_0024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/55/003__portaria_ponto_facultativo_segunda_feira_e_quarta_feira_de_carnaval.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/53/002__portaria_ponto_facultativo_23_de_janeiro20260331_0020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/51/001__portaria_ponto_facultativo_19_de_janeiro20260331_0019.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/52/portaria_recesso_20251222.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/29/portaria_1420251111.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/27/portaria_01320251015.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/26/portaria_01220251015.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/21/portaria_011202520250917.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/20/portaria_010202520250917.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/16/portaria_920250605.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/15/portaria_820250605.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/10/portaria_720250605.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/9/portaria_620250605.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/7/portaria_520250605.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/6/portaria_420250605.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/5/portaria_320250605.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/4/portaria_220250605.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/3/portaria_120250605.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G22"/>
+  <dimension ref="A1:G24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
@@ -786,413 +804,461 @@
       </c>
       <c r="B7" t="s">
         <v>8</v>
       </c>
       <c r="C7" t="s">
         <v>31</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>32</v>
       </c>
       <c r="G7" t="s">
         <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:7">
       <c r="A8" t="s">
         <v>34</v>
       </c>
       <c r="B8" t="s">
+        <v>8</v>
+      </c>
+      <c r="C8" t="s">
         <v>35</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
         <v>36</v>
       </c>
-      <c r="D8" t="s">
-[...5 lines deleted...]
-      <c r="F8" s="1" t="s">
+      <c r="G8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:7">
       <c r="A9" t="s">
+        <v>38</v>
+      </c>
+      <c r="B9" t="s">
+        <v>8</v>
+      </c>
+      <c r="C9" t="s">
         <v>39</v>
       </c>
-      <c r="B9" t="s">
-[...2 lines deleted...]
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="1" t="s">
         <v>40</v>
       </c>
-      <c r="D9" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="1" t="s">
+      <c r="G9" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
     </row>
     <row r="10" spans="1:7">
       <c r="A10" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C10" t="s">
         <v>44</v>
       </c>
       <c r="D10" t="s">
         <v>10</v>
       </c>
       <c r="E10" t="s">
         <v>11</v>
       </c>
       <c r="F10" s="1" t="s">
         <v>45</v>
       </c>
       <c r="G10" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="11" spans="1:7">
       <c r="A11" t="s">
         <v>47</v>
       </c>
       <c r="B11" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>48</v>
       </c>
       <c r="D11" t="s">
         <v>10</v>
       </c>
       <c r="E11" t="s">
         <v>11</v>
       </c>
       <c r="F11" s="1" t="s">
         <v>49</v>
       </c>
       <c r="G11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:7">
       <c r="A12" t="s">
         <v>51</v>
       </c>
       <c r="B12" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>52</v>
       </c>
       <c r="D12" t="s">
         <v>10</v>
       </c>
       <c r="E12" t="s">
         <v>11</v>
       </c>
       <c r="F12" s="1" t="s">
         <v>53</v>
       </c>
       <c r="G12" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:7">
       <c r="A13" t="s">
         <v>55</v>
       </c>
       <c r="B13" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C13" t="s">
         <v>56</v>
       </c>
       <c r="D13" t="s">
         <v>10</v>
       </c>
       <c r="E13" t="s">
         <v>11</v>
       </c>
       <c r="F13" s="1" t="s">
         <v>57</v>
       </c>
       <c r="G13" t="s">
         <v>58</v>
       </c>
     </row>
     <row r="14" spans="1:7">
       <c r="A14" t="s">
         <v>59</v>
       </c>
       <c r="B14" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C14" t="s">
         <v>60</v>
       </c>
       <c r="D14" t="s">
         <v>10</v>
       </c>
       <c r="E14" t="s">
         <v>11</v>
       </c>
       <c r="F14" s="1" t="s">
         <v>61</v>
       </c>
       <c r="G14" t="s">
         <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:7">
       <c r="A15" t="s">
-        <v>36</v>
+        <v>63</v>
       </c>
       <c r="B15" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D15" t="s">
         <v>10</v>
       </c>
       <c r="E15" t="s">
         <v>11</v>
       </c>
       <c r="F15" s="1" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:7">
       <c r="A16" t="s">
-        <v>56</v>
+        <v>67</v>
       </c>
       <c r="B16" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C16" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="D16" t="s">
         <v>10</v>
       </c>
       <c r="E16" t="s">
         <v>11</v>
       </c>
       <c r="F16" s="1" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="G16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:7">
       <c r="A17" t="s">
-        <v>60</v>
+        <v>44</v>
       </c>
       <c r="B17" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C17" t="s">
         <v>9</v>
       </c>
       <c r="D17" t="s">
         <v>10</v>
       </c>
       <c r="E17" t="s">
         <v>11</v>
       </c>
       <c r="F17" s="1" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G17" t="s">
-        <v>21</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:7">
       <c r="A18" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="B18" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C18" t="s">
         <v>15</v>
       </c>
       <c r="D18" t="s">
         <v>10</v>
       </c>
       <c r="E18" t="s">
         <v>11</v>
       </c>
       <c r="F18" s="1" t="s">
-        <v>70</v>
+        <v>73</v>
       </c>
       <c r="G18" t="s">
-        <v>71</v>
+        <v>74</v>
       </c>
     </row>
     <row r="19" spans="1:7">
       <c r="A19" t="s">
-        <v>9</v>
+        <v>68</v>
       </c>
       <c r="B19" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C19" t="s">
         <v>19</v>
       </c>
       <c r="D19" t="s">
         <v>10</v>
       </c>
       <c r="E19" t="s">
         <v>11</v>
       </c>
       <c r="F19" s="1" t="s">
-        <v>72</v>
+        <v>75</v>
       </c>
       <c r="G19" t="s">
-        <v>73</v>
+        <v>29</v>
       </c>
     </row>
     <row r="20" spans="1:7">
       <c r="A20" t="s">
         <v>15</v>
       </c>
       <c r="B20" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C20" t="s">
         <v>23</v>
       </c>
       <c r="D20" t="s">
         <v>10</v>
       </c>
       <c r="E20" t="s">
         <v>11</v>
       </c>
       <c r="F20" s="1" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="G20" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
     </row>
     <row r="21" spans="1:7">
       <c r="A21" t="s">
         <v>19</v>
       </c>
       <c r="B21" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C21" t="s">
         <v>27</v>
       </c>
       <c r="D21" t="s">
         <v>10</v>
       </c>
       <c r="E21" t="s">
         <v>11</v>
       </c>
       <c r="F21" s="1" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="22" spans="1:7">
       <c r="A22" t="s">
         <v>23</v>
       </c>
       <c r="B22" t="s">
-        <v>35</v>
+        <v>43</v>
       </c>
       <c r="C22" t="s">
         <v>31</v>
       </c>
       <c r="D22" t="s">
         <v>10</v>
       </c>
       <c r="E22" t="s">
         <v>11</v>
       </c>
       <c r="F22" s="1" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="G22" t="s">
-        <v>79</v>
+        <v>81</v>
+      </c>
+    </row>
+    <row r="23" spans="1:7">
+      <c r="A23" t="s">
+        <v>27</v>
+      </c>
+      <c r="B23" t="s">
+        <v>43</v>
+      </c>
+      <c r="C23" t="s">
+        <v>35</v>
+      </c>
+      <c r="D23" t="s">
+        <v>10</v>
+      </c>
+      <c r="E23" t="s">
+        <v>11</v>
+      </c>
+      <c r="F23" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="G23" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="24" spans="1:7">
+      <c r="A24" t="s">
+        <v>31</v>
+      </c>
+      <c r="B24" t="s">
+        <v>43</v>
+      </c>
+      <c r="C24" t="s">
+        <v>39</v>
+      </c>
+      <c r="D24" t="s">
+        <v>10</v>
+      </c>
+      <c r="E24" t="s">
+        <v>11</v>
+      </c>
+      <c r="F24" s="1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G24" t="s">
+        <v>85</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
     <hyperlink ref="F8" r:id="rId7"/>
     <hyperlink ref="F9" r:id="rId8"/>
     <hyperlink ref="F10" r:id="rId9"/>
     <hyperlink ref="F11" r:id="rId10"/>
     <hyperlink ref="F12" r:id="rId11"/>
     <hyperlink ref="F13" r:id="rId12"/>
     <hyperlink ref="F14" r:id="rId13"/>
     <hyperlink ref="F15" r:id="rId14"/>
     <hyperlink ref="F16" r:id="rId15"/>
     <hyperlink ref="F17" r:id="rId16"/>
     <hyperlink ref="F18" r:id="rId17"/>
     <hyperlink ref="F19" r:id="rId18"/>
     <hyperlink ref="F20" r:id="rId19"/>
     <hyperlink ref="F21" r:id="rId20"/>
     <hyperlink ref="F22" r:id="rId21"/>
+    <hyperlink ref="F23" r:id="rId22"/>
+    <hyperlink ref="F24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>