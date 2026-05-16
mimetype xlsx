--- v1 (2026-03-21)
+++ v2 (2026-05-16)
@@ -10,92 +10,251 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="49" uniqueCount="35">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="140" uniqueCount="88">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Sigla</t>
   </si>
   <si>
     <t>Tipo da Norma Jurídica/Descrição</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
+    <t>59</t>
+  </si>
+  <si>
+    <t>2026</t>
+  </si>
+  <si>
+    <t>483</t>
+  </si>
+  <si>
+    <t>LM</t>
+  </si>
+  <si>
+    <t>Lei Municipal</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/59/483_revisao_salarial_servidores_e_vereadores_camara.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Poder Legislativo do município de Sem Peixe, e da outras providencias.</t>
+  </si>
+  <si>
+    <t>58</t>
+  </si>
+  <si>
+    <t>482</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/58/482_revisao_salarial_servidores_e_agentes_prefeitura.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do município de Sem Peixe, e da outras providências.</t>
+  </si>
+  <si>
     <t>31</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
-    <t>LM</t>
-[...4 lines deleted...]
-  <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/31/lei_481_de_2025.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação (PME) do Município de Sem-Peixe MG, aprovado pela Lei Municipal nº 325/2015, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>480</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/50/480_institui_o_dia_municipal_do_congado.pdf</t>
+  </si>
+  <si>
+    <t>“INSTITUI O DIA MUNICIPAL DO CONGADO NO CALENDÁRIO CULTURAL DO MUNICÍPIO DE SEM PEIXE/MG E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>477</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/47/477_autorizacao_pagamento_de_incentivo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre autorização para pagamento de incentivo financeiro que específica.</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>474</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/44/474_ppa_2026_a_2029.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece o Plano Plurianual do Município de Sem-Peixe/MG, para o quadriênio 2026 a 2029.</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>473</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/43/473_loa_2026.pdf</t>
+  </si>
+  <si>
+    <t>Estima a receita e fixa a despesa do Município de Sem-Peixe para o Exercício Financeiro de 2026.</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>472</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/42/472_dia_do_servidor_publico_28_de_outubro.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O DIA MUNICIPAL DO SERVIDOR PÚBLICO DA CIDADE DE SEM PEIXE E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>471</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/41/471_proerd_patrimonio_imaterial.pdf</t>
+  </si>
+  <si>
+    <t>“RECONHECE O PROGRAMA EDUCACIONAL DE RESISTÊNCIA ÀS DROGAS (PROERD) COMO PATRIMÔNIO IMATERIAL DO MUNICÍPIO DE SEM PEIXE E DÁ OUTRAS PROVIDÊNCIAS.”.</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>470</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/40/470_abertura_de_credito_especial_r4.310.17945.pdf</t>
+  </si>
+  <si>
+    <t>“Autoriza a abertura de crédito adicional, modalidade especial e dá outras providências”.</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>465</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/35/465_sisan_sistena_nacional_de_seguranca_alimentar.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a formulação da política pública municipal de segurança e alimentar e nutricional no âmbito do Sistema Nacional de Segurança Alimentar e Nutricional – SISAN e dá outras providências.</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>464</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/34/464.2025_ldo_2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências.</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>463</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/33/463_prioridade_veicullos_exclusivos_pessoas_autismo.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre a prioridade no atendimento e veículos públicos exclusivos para pessoas com Transtorno do Espectro Autista no município de Sem Peixe e dá outras Providências.</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>462</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/32/462_calendario_semana_autismo_na_escola_1a_semana_abril.pdf</t>
+  </si>
+  <si>
+    <t>Institui, no calendário oficial do Município de Sem Peixe/MG, a “Semana Municipal de Conscientização sobre o Autismo nas Escolas” e dá outras providências.</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/19/lei_no461_de_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para abertura de crédito adicional Modalidade Especial que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/22/lei_no_459_ordinaria_autorizativa_bdmg.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICÍPIO DE SEM PEIXE A CONTRATAR COM O BANCO DE DESENVOLVIMENTO DE MINAS GERAIS S/A – BDMG, OPERAÇÕES DE CRÉDITO COM OUTORGA DE GARANTIA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
@@ -463,67 +622,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/31/lei_481_de_2025.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/19/lei_no461_de_2025.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/22/lei_no_459_ordinaria_autorizativa_bdmg.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/14/lei_458_2025.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/12/lei_no456_de_31_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2015/30/325_plano_decenal_municipal_de_educacao.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/59/483_revisao_salarial_servidores_e_vereadores_camara.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2026/58/482_revisao_salarial_servidores_e_agentes_prefeitura.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/31/lei_481_de_2025.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/50/480_institui_o_dia_municipal_do_congado.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/47/477_autorizacao_pagamento_de_incentivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/44/474_ppa_2026_a_2029.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/43/473_loa_2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/42/472_dia_do_servidor_publico_28_de_outubro.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/41/471_proerd_patrimonio_imaterial.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/40/470_abertura_de_credito_especial_r4.310.17945.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/35/465_sisan_sistena_nacional_de_seguranca_alimentar.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/34/464.2025_ldo_2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/33/463_prioridade_veicullos_exclusivos_pessoas_autismo.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/32/462_calendario_semana_autismo_na_escola_1a_semana_abril.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/19/lei_no461_de_2025.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/22/lei_no_459_ordinaria_autorizativa_bdmg.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/14/lei_458_2025.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2025/12/lei_no456_de_31_de_janeiro_de_2025.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/normajuridica/2015/30/325_plano_decenal_municipal_de_educacao.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G7"/>
+  <dimension ref="A1:G20"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="3" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="31.28515625" bestFit="1" customWidth="1"/>
-    <col min="6" max="6" width="110.5703125" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="126.140625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="183.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -557,145 +716,457 @@
       </c>
       <c r="B3" t="s">
         <v>8</v>
       </c>
       <c r="C3" t="s">
         <v>15</v>
       </c>
       <c r="D3" t="s">
         <v>10</v>
       </c>
       <c r="E3" t="s">
         <v>11</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>16</v>
       </c>
       <c r="G3" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="4" spans="1:7">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="D4" t="s">
         <v>10</v>
       </c>
       <c r="E4" t="s">
         <v>11</v>
       </c>
       <c r="F4" s="1" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="G4" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
     </row>
     <row r="5" spans="1:7">
       <c r="A5" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B5" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C5" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="D5" t="s">
         <v>10</v>
       </c>
       <c r="E5" t="s">
         <v>11</v>
       </c>
       <c r="F5" s="1" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="G5" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:7">
       <c r="A6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B6" t="s">
-        <v>8</v>
+        <v>19</v>
       </c>
       <c r="C6" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D6" t="s">
         <v>10</v>
       </c>
       <c r="E6" t="s">
         <v>11</v>
       </c>
       <c r="F6" s="1" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="G6" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:7">
       <c r="A7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B7" t="s">
-        <v>31</v>
+        <v>19</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
         <v>10</v>
       </c>
       <c r="E7" t="s">
         <v>11</v>
       </c>
       <c r="F7" s="1" t="s">
         <v>33</v>
       </c>
       <c r="G7" t="s">
         <v>34</v>
+      </c>
+    </row>
+    <row r="8" spans="1:7">
+      <c r="A8" t="s">
+        <v>35</v>
+      </c>
+      <c r="B8" t="s">
+        <v>19</v>
+      </c>
+      <c r="C8" t="s">
+        <v>36</v>
+      </c>
+      <c r="D8" t="s">
+        <v>10</v>
+      </c>
+      <c r="E8" t="s">
+        <v>11</v>
+      </c>
+      <c r="F8" s="1" t="s">
+        <v>37</v>
+      </c>
+      <c r="G8" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="9" spans="1:7">
+      <c r="A9" t="s">
+        <v>39</v>
+      </c>
+      <c r="B9" t="s">
+        <v>19</v>
+      </c>
+      <c r="C9" t="s">
+        <v>40</v>
+      </c>
+      <c r="D9" t="s">
+        <v>10</v>
+      </c>
+      <c r="E9" t="s">
+        <v>11</v>
+      </c>
+      <c r="F9" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="G9" t="s">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="10" spans="1:7">
+      <c r="A10" t="s">
+        <v>43</v>
+      </c>
+      <c r="B10" t="s">
+        <v>19</v>
+      </c>
+      <c r="C10" t="s">
+        <v>44</v>
+      </c>
+      <c r="D10" t="s">
+        <v>10</v>
+      </c>
+      <c r="E10" t="s">
+        <v>11</v>
+      </c>
+      <c r="F10" s="1" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" t="s">
+        <v>46</v>
+      </c>
+    </row>
+    <row r="11" spans="1:7">
+      <c r="A11" t="s">
+        <v>47</v>
+      </c>
+      <c r="B11" t="s">
+        <v>19</v>
+      </c>
+      <c r="C11" t="s">
+        <v>48</v>
+      </c>
+      <c r="D11" t="s">
+        <v>10</v>
+      </c>
+      <c r="E11" t="s">
+        <v>11</v>
+      </c>
+      <c r="F11" s="1" t="s">
+        <v>49</v>
+      </c>
+      <c r="G11" t="s">
+        <v>50</v>
+      </c>
+    </row>
+    <row r="12" spans="1:7">
+      <c r="A12" t="s">
+        <v>51</v>
+      </c>
+      <c r="B12" t="s">
+        <v>19</v>
+      </c>
+      <c r="C12" t="s">
+        <v>52</v>
+      </c>
+      <c r="D12" t="s">
+        <v>10</v>
+      </c>
+      <c r="E12" t="s">
+        <v>11</v>
+      </c>
+      <c r="F12" s="1" t="s">
+        <v>53</v>
+      </c>
+      <c r="G12" t="s">
+        <v>54</v>
+      </c>
+    </row>
+    <row r="13" spans="1:7">
+      <c r="A13" t="s">
+        <v>55</v>
+      </c>
+      <c r="B13" t="s">
+        <v>19</v>
+      </c>
+      <c r="C13" t="s">
+        <v>56</v>
+      </c>
+      <c r="D13" t="s">
+        <v>10</v>
+      </c>
+      <c r="E13" t="s">
+        <v>11</v>
+      </c>
+      <c r="F13" s="1" t="s">
+        <v>57</v>
+      </c>
+      <c r="G13" t="s">
+        <v>58</v>
+      </c>
+    </row>
+    <row r="14" spans="1:7">
+      <c r="A14" t="s">
+        <v>59</v>
+      </c>
+      <c r="B14" t="s">
+        <v>19</v>
+      </c>
+      <c r="C14" t="s">
+        <v>60</v>
+      </c>
+      <c r="D14" t="s">
+        <v>10</v>
+      </c>
+      <c r="E14" t="s">
+        <v>11</v>
+      </c>
+      <c r="F14" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="G14" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="15" spans="1:7">
+      <c r="A15" t="s">
+        <v>63</v>
+      </c>
+      <c r="B15" t="s">
+        <v>19</v>
+      </c>
+      <c r="C15" t="s">
+        <v>64</v>
+      </c>
+      <c r="D15" t="s">
+        <v>10</v>
+      </c>
+      <c r="E15" t="s">
+        <v>11</v>
+      </c>
+      <c r="F15" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="G15" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="16" spans="1:7">
+      <c r="A16" t="s">
+        <v>67</v>
+      </c>
+      <c r="B16" t="s">
+        <v>19</v>
+      </c>
+      <c r="C16" t="s">
+        <v>68</v>
+      </c>
+      <c r="D16" t="s">
+        <v>10</v>
+      </c>
+      <c r="E16" t="s">
+        <v>11</v>
+      </c>
+      <c r="F16" s="1" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" t="s">
+        <v>70</v>
+      </c>
+    </row>
+    <row r="17" spans="1:7">
+      <c r="A17" t="s">
+        <v>71</v>
+      </c>
+      <c r="B17" t="s">
+        <v>19</v>
+      </c>
+      <c r="C17" t="s">
+        <v>72</v>
+      </c>
+      <c r="D17" t="s">
+        <v>10</v>
+      </c>
+      <c r="E17" t="s">
+        <v>11</v>
+      </c>
+      <c r="F17" s="1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G17" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="18" spans="1:7">
+      <c r="A18" t="s">
+        <v>75</v>
+      </c>
+      <c r="B18" t="s">
+        <v>19</v>
+      </c>
+      <c r="C18" t="s">
+        <v>76</v>
+      </c>
+      <c r="D18" t="s">
+        <v>10</v>
+      </c>
+      <c r="E18" t="s">
+        <v>11</v>
+      </c>
+      <c r="F18" s="1" t="s">
+        <v>77</v>
+      </c>
+      <c r="G18" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:7">
+      <c r="A19" t="s">
+        <v>79</v>
+      </c>
+      <c r="B19" t="s">
+        <v>19</v>
+      </c>
+      <c r="C19" t="s">
+        <v>80</v>
+      </c>
+      <c r="D19" t="s">
+        <v>10</v>
+      </c>
+      <c r="E19" t="s">
+        <v>11</v>
+      </c>
+      <c r="F19" s="1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G19" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="20" spans="1:7">
+      <c r="A20" t="s">
+        <v>83</v>
+      </c>
+      <c r="B20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" t="s">
+        <v>85</v>
+      </c>
+      <c r="D20" t="s">
+        <v>10</v>
+      </c>
+      <c r="E20" t="s">
+        <v>11</v>
+      </c>
+      <c r="F20" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="G20" t="s">
+        <v>87</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="F2" r:id="rId1"/>
     <hyperlink ref="F3" r:id="rId2"/>
     <hyperlink ref="F4" r:id="rId3"/>
     <hyperlink ref="F5" r:id="rId4"/>
     <hyperlink ref="F6" r:id="rId5"/>
     <hyperlink ref="F7" r:id="rId6"/>
+    <hyperlink ref="F8" r:id="rId7"/>
+    <hyperlink ref="F9" r:id="rId8"/>
+    <hyperlink ref="F10" r:id="rId9"/>
+    <hyperlink ref="F11" r:id="rId10"/>
+    <hyperlink ref="F12" r:id="rId11"/>
+    <hyperlink ref="F13" r:id="rId12"/>
+    <hyperlink ref="F14" r:id="rId13"/>
+    <hyperlink ref="F15" r:id="rId14"/>
+    <hyperlink ref="F16" r:id="rId15"/>
+    <hyperlink ref="F17" r:id="rId16"/>
+    <hyperlink ref="F18" r:id="rId17"/>
+    <hyperlink ref="F19" r:id="rId18"/>
+    <hyperlink ref="F20" r:id="rId19"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>