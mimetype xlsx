--- v0 (2026-03-23)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="96" uniqueCount="58">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="192" uniqueCount="110">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -72,72 +72,87 @@
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Eder Elói Alves Pena</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/173/projeto_de_lei_0012026_revisao_salarial_servidor_prefeitura20260204.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 001/2026: “Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Município de Sem Peixe, e dá outras providências.”</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_0022026_revisao_salarial20260205.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 002/2026, que “Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Poder Legislativo do Município de Sem Peixe, e dá outras providências.”</t>
   </si>
   <si>
+    <t>190</t>
+  </si>
+  <si>
+    <t>REQ</t>
+  </si>
+  <si>
+    <t>Requerimento</t>
+  </si>
+  <si>
+    <t>Dehon Couto</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_001_202620260428_0041.pdf</t>
+  </si>
+  <si>
+    <t>Que o Executivo Municipal proceda o necessário junto ao Setor Financeiro da Prefeitura Municipal de Sem Peixe, para que seja realizado o aumento dos valores referente ao custeio sem hospedagem atualmente pago para os servidores que realizam viagens a serviço do Município.</t>
+  </si>
+  <si>
     <t>175</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>Arlindo de Tibucinho</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/175/indicacao_00120260210.pdf</t>
   </si>
   <si>
     <t>Indico que seja encaminhado expediente ao Poder Executivo Municipal, por meio do setor competente, para que interceda junto à empresa responsável pela iluminação pública, visando sanar as constantes quedas, estouros e queimas de lâmpadas, bem como avaliar a necessidade de adequações técnicas e reforço da rede elétrica, nas comunidades de Caboclo, São Paulino, São Bartolomeu e na área urbana do Município de Sem Peixe.</t>
   </si>
   <si>
     <t>176</t>
-  </si>
-[...1 lines deleted...]
-    <t>Dehon Couto</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/176/indicacao_00220260210.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a construção de um galpão destinado à guarda e proteção dos veículos pertencentes à frota da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/177/indicacao_00320260210.pdf</t>
   </si>
   <si>
     <t>Indica ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a contratação de seguro total para todos os veículos oficiais pertencentes à frota da Prefeitura Municipal.</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
     <t>4</t>
   </si>
@@ -185,50 +200,196 @@
     <t>Execução de obra de cascalhamento da estrada de acesso à comunidade rural denominada “Cascata".</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/182/indicacao_008_202620260313_0007.pdf</t>
   </si>
   <si>
     <t>Que o Chefe do Poder Executivo Municipal, encaminhe ofício ao Departamento de Edificações e Estradas de Rodagem de Minas Gerais – DER/MG, solicitando a realização de estudo técnico de tráfego e viabilidade para instalação de radar controlador de velocidade na Rodovia Agripino Soares, especialmente no trecho em que se encontra sediada a CEMEI do Município de Sem Peixe/MG.</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_009_202620260313_0008.pdf</t>
   </si>
   <si>
     <t>Chefe o Executivo determine ao setor competente adoção das providências na Rodovia Agripino Soares, nas proximidades do CEMEI: 1-Instalação de redutores de velocidade quebra-molas, dimensionados e sinalizados, nas proximidades do Centro Municipal de Educação Infantil; 2-Demarcação e implantação de faixa de pedestres no percurso frontal ao CEMEI, com reforço de sinalização horizontal (pintura refletiva), destinadas à segurança dos alunos e pedestres; 3-Instalação de placas de sinalização vertical indicando “ÁREA ESCOLAR”, iniciando-se a aproximadamente 5 km antes do local, com reforço de sinalização a cerca de 200 metros antes da chegada ao CEMEI, alertando os condutores sobre a presença de estabelecimento de ensino e circulação de crianças;4-Instalação de barra de proteção/guarda-corpo (grade de proteção lateral) na margem da via em frente ao CEMEI, com o objetivo de proteger a saída/entrada de crianças e evitar que veículos invadam a calçada ou a área de convivência do estabelecimento</t>
+  </si>
+  <si>
+    <t>184</t>
+  </si>
+  <si>
+    <t>10</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/184/indicacao_01020260324_0014.pdf</t>
+  </si>
+  <si>
+    <t>Criação de um lavador municipal de veículos oficiais, ou a contratação de empresa especializada para a prestação de serviços de lavagem da frota pública (lava-jato).</t>
+  </si>
+  <si>
+    <t>185</t>
+  </si>
+  <si>
+    <t>11</t>
+  </si>
+  <si>
+    <t>Vinícius de Zé Maria</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/</t>
+  </si>
+  <si>
+    <t>Instalação de redutores de velocidade (quebra-molas) em pontos considerados de risco na Rodovia Agripino Soares, no acesso à área urbana do Município de Sem Peixe, a saber:_x000D_
+_x000D_
+1.	Em trecho localizado após a entrada da comunidade rural da Manga, caracterizado por sequência de curvas, incluindo uma curva acentuada seguida de descida com visibilidade reduzida (ponto cego), local onde já foram registrados acidentes fatais;_x000D_
+2.	Nas proximidades do antigo lixão, trecho onde também já ocorreu acidente grave com vítima e lesões severas;_x000D_
+3.	No trecho anterior e nas imediações do entroncamento de acesso à comunidade rural Córrego da Égua (Tim Bota), situado à esquerda da via para quem segue em direção à área urbana;_x000D_
+4.	E no trecho localizado antes da entrada da comunidade da Arataca.</t>
+  </si>
+  <si>
+    <t>186</t>
+  </si>
+  <si>
+    <t>12</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/186/indicacao_012_202620260414_0034.pdf</t>
+  </si>
+  <si>
+    <t>Implantação de uma sala de informática (computação) na Escola Municipal Joaquim Vitor do Couto, incluindo a aquisição de equipamentos de informática e mobiliário adequado.</t>
+  </si>
+  <si>
+    <t>187</t>
+  </si>
+  <si>
+    <t>13</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/187/indicacao_013_202620260414_0036.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição e implantação de sistema de ponto eletrônico em todos os setores da Prefeitura Municipal, de modo que todos os servidores públicos municipais possam registrar eletronicamente sua jornada de trabalho, entrada, saída e intervalos, conforme a organização administrativa de cada unidade.</t>
+  </si>
+  <si>
+    <t>188</t>
+  </si>
+  <si>
+    <t>14</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/188/indicacao_014_202620260414_0037.pdf</t>
+  </si>
+  <si>
+    <t>Aquisição e instalação de lixeiras adequadas, padronizadas e com tampa, no Bairro Nova Colônia.</t>
+  </si>
+  <si>
+    <t>191</t>
+  </si>
+  <si>
+    <t>15</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/191/indicacao_015_202620260428_0042.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal a necessidade urgente de recapeamento do trecho asfáltico que se inicia no CEMEI — Centro Municipal de Educação Infantil — estendendo-se até o final da Rua Antônio Lopes, no encontro com a Rua Horácio José de Barros, tendo em vista o estado precário da pavimentação, repleta de buracos e irregularidades que comprometem a circulação segura e adequada de veículos e pedestres.</t>
+  </si>
+  <si>
+    <t>192</t>
+  </si>
+  <si>
+    <t>16</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/192/indicacao_016_202620260428_0043.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a execução de obra de manutenção do morro que dá acesso à comunidade rural denominada Arataca.</t>
+  </si>
+  <si>
+    <t>193</t>
+  </si>
+  <si>
+    <t>17</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/193/indicacao_017_202620260428_0044.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Chefe do Poder Executivo Municipal que sejam adotadas as providências necessárias para a execução de obra de calçamento do morro que dá acesso à comunidade rural denominada Cascata.</t>
+  </si>
+  <si>
+    <t>194</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>Pedrinho de Pedroca</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/194/indicacao_018_202620260428_0045.pdf</t>
+  </si>
+  <si>
+    <t>Reativação do Telecentro (Centro de Inclusão Digital) no município de Sem-Peixe/MG.</t>
+  </si>
+  <si>
+    <t>195</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/195/indicacao_019_202620260428_0046.pdf</t>
+  </si>
+  <si>
+    <t>Instalação de placar eletrônico nos jogos e campeonatos de futebol realizados no município de Sem-Peixe/MG.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>Nonato</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/196/indicacao_020_202620260428_0047.pdf</t>
+  </si>
+  <si>
+    <t>O estudo quanto a viabilidade de fornecer transporte escolar aos alunos que estudam no período da tarde, com deslocamento do centro da cidade até a parte alta da cidade.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -532,56 +693,56 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/173/projeto_de_lei_0012026_revisao_salarial_servidor_prefeitura20260204.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_0022026_revisao_salarial20260205.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/175/indicacao_00120260210.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/176/indicacao_00220260210.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/177/indicacao_00320260210.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_00420260210.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_005_202620260313_0004.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/180/indicacao_006_202620260313_0005.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/181/indicacao_007_202620260313_0006.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/182/indicacao_008_202620260313_0007.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_009_202620260313_0008.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/173/projeto_de_lei_0012026_revisao_salarial_servidor_prefeitura20260204.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/174/projeto_de_lei_0022026_revisao_salarial20260205.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_001_202620260428_0041.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/175/indicacao_00120260210.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/176/indicacao_00220260210.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/177/indicacao_00320260210.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/178/indicacao_00420260210.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/179/indicacao_005_202620260313_0004.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/180/indicacao_006_202620260313_0005.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/181/indicacao_007_202620260313_0006.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/182/indicacao_008_202620260313_0007.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/183/indicacao_009_202620260313_0008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/184/indicacao_01020260324_0014.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/186/indicacao_012_202620260414_0034.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/187/indicacao_013_202620260414_0036.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/188/indicacao_014_202620260414_0037.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/191/indicacao_015_202620260428_0042.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/192/indicacao_016_202620260428_0043.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/193/indicacao_017_202620260428_0044.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/194/indicacao_018_202620260428_0045.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/195/indicacao_019_202620260428_0046.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2026/196/indicacao_020_202620260428_0047.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H12"/>
+  <dimension ref="A1:H24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="138" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
@@ -665,263 +826,587 @@
       </c>
       <c r="D4" t="s">
         <v>21</v>
       </c>
       <c r="E4" t="s">
         <v>22</v>
       </c>
       <c r="F4" t="s">
         <v>23</v>
       </c>
       <c r="G4" s="1" t="s">
         <v>24</v>
       </c>
       <c r="H4" t="s">
         <v>25</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>26</v>
       </c>
       <c r="B5" t="s">
         <v>9</v>
       </c>
       <c r="C5" t="s">
-        <v>17</v>
+        <v>10</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F5" t="s">
-        <v>27</v>
+        <v>29</v>
       </c>
       <c r="G5" s="1" t="s">
-        <v>28</v>
+        <v>30</v>
       </c>
       <c r="H5" t="s">
-        <v>29</v>
+        <v>31</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B6" t="s">
         <v>9</v>
       </c>
       <c r="C6" t="s">
-        <v>31</v>
+        <v>17</v>
       </c>
       <c r="D6" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E6" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F6" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G6" s="1" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="H6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B7" t="s">
         <v>9</v>
       </c>
       <c r="C7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D7" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E7" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F7" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G7" s="1" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="H7" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B8" t="s">
         <v>9</v>
       </c>
       <c r="C8" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D8" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E8" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F8" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G8" s="1" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="H8" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B9" t="s">
         <v>9</v>
       </c>
       <c r="C9" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D9" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E9" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F9" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G9" s="1" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="H9" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B10" t="s">
         <v>9</v>
       </c>
       <c r="C10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D10" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E10" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F10" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G10" s="1" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="H10" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B11" t="s">
         <v>9</v>
       </c>
       <c r="C11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F11" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G11" s="1" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="H11" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B12" t="s">
         <v>9</v>
       </c>
       <c r="C12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="D12" t="s">
-        <v>21</v>
+        <v>27</v>
       </c>
       <c r="E12" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="F12" t="s">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="G12" s="1" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>58</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
+      <c r="A13" t="s">
+        <v>59</v>
+      </c>
+      <c r="B13" t="s">
+        <v>9</v>
+      </c>
+      <c r="C13" t="s">
+        <v>60</v>
+      </c>
+      <c r="D13" t="s">
+        <v>27</v>
+      </c>
+      <c r="E13" t="s">
+        <v>28</v>
+      </c>
+      <c r="F13" t="s">
+        <v>23</v>
+      </c>
+      <c r="G13" s="1" t="s">
+        <v>61</v>
+      </c>
+      <c r="H13" t="s">
+        <v>62</v>
+      </c>
+    </row>
+    <row r="14" spans="1:8">
+      <c r="A14" t="s">
+        <v>63</v>
+      </c>
+      <c r="B14" t="s">
+        <v>9</v>
+      </c>
+      <c r="C14" t="s">
+        <v>64</v>
+      </c>
+      <c r="D14" t="s">
+        <v>27</v>
+      </c>
+      <c r="E14" t="s">
+        <v>28</v>
+      </c>
+      <c r="F14" t="s">
+        <v>23</v>
+      </c>
+      <c r="G14" s="1" t="s">
+        <v>65</v>
+      </c>
+      <c r="H14" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
+      <c r="A15" t="s">
+        <v>67</v>
+      </c>
+      <c r="B15" t="s">
+        <v>9</v>
+      </c>
+      <c r="C15" t="s">
+        <v>68</v>
+      </c>
+      <c r="D15" t="s">
+        <v>27</v>
+      </c>
+      <c r="E15" t="s">
+        <v>28</v>
+      </c>
+      <c r="F15" t="s">
+        <v>69</v>
+      </c>
+      <c r="G15" s="1" t="s">
+        <v>70</v>
+      </c>
+      <c r="H15" t="s">
+        <v>71</v>
+      </c>
+    </row>
+    <row r="16" spans="1:8">
+      <c r="A16" t="s">
+        <v>72</v>
+      </c>
+      <c r="B16" t="s">
+        <v>9</v>
+      </c>
+      <c r="C16" t="s">
+        <v>73</v>
+      </c>
+      <c r="D16" t="s">
+        <v>27</v>
+      </c>
+      <c r="E16" t="s">
+        <v>28</v>
+      </c>
+      <c r="F16" t="s">
+        <v>69</v>
+      </c>
+      <c r="G16" s="1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H16" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17" spans="1:8">
+      <c r="A17" t="s">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s">
+        <v>9</v>
+      </c>
+      <c r="C17" t="s">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s">
+        <v>27</v>
+      </c>
+      <c r="E17" t="s">
+        <v>28</v>
+      </c>
+      <c r="F17" t="s">
+        <v>23</v>
+      </c>
+      <c r="G17" s="1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H17" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="18" spans="1:8">
+      <c r="A18" t="s">
+        <v>80</v>
+      </c>
+      <c r="B18" t="s">
+        <v>9</v>
+      </c>
+      <c r="C18" t="s">
+        <v>81</v>
+      </c>
+      <c r="D18" t="s">
+        <v>27</v>
+      </c>
+      <c r="E18" t="s">
+        <v>28</v>
+      </c>
+      <c r="F18" t="s">
+        <v>23</v>
+      </c>
+      <c r="G18" s="1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H18" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="19" spans="1:8">
+      <c r="A19" t="s">
+        <v>84</v>
+      </c>
+      <c r="B19" t="s">
+        <v>9</v>
+      </c>
+      <c r="C19" t="s">
+        <v>85</v>
+      </c>
+      <c r="D19" t="s">
+        <v>27</v>
+      </c>
+      <c r="E19" t="s">
+        <v>28</v>
+      </c>
+      <c r="F19" t="s">
+        <v>23</v>
+      </c>
+      <c r="G19" s="1" t="s">
+        <v>86</v>
+      </c>
+      <c r="H19" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="20" spans="1:8">
+      <c r="A20" t="s">
+        <v>88</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
+        <v>89</v>
+      </c>
+      <c r="D20" t="s">
+        <v>27</v>
+      </c>
+      <c r="E20" t="s">
+        <v>28</v>
+      </c>
+      <c r="F20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="1" t="s">
+        <v>90</v>
+      </c>
+      <c r="H20" t="s">
+        <v>91</v>
+      </c>
+    </row>
+    <row r="21" spans="1:8">
+      <c r="A21" t="s">
+        <v>92</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>93</v>
+      </c>
+      <c r="D21" t="s">
+        <v>27</v>
+      </c>
+      <c r="E21" t="s">
+        <v>28</v>
+      </c>
+      <c r="F21" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="1" t="s">
+        <v>94</v>
+      </c>
+      <c r="H21" t="s">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="22" spans="1:8">
+      <c r="A22" t="s">
+        <v>96</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>97</v>
+      </c>
+      <c r="D22" t="s">
+        <v>27</v>
+      </c>
+      <c r="E22" t="s">
+        <v>28</v>
+      </c>
+      <c r="F22" t="s">
+        <v>98</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>99</v>
+      </c>
+      <c r="H22" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="23" spans="1:8">
+      <c r="A23" t="s">
+        <v>101</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>102</v>
+      </c>
+      <c r="D23" t="s">
+        <v>27</v>
+      </c>
+      <c r="E23" t="s">
+        <v>28</v>
+      </c>
+      <c r="F23" t="s">
+        <v>98</v>
+      </c>
+      <c r="G23" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H23" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="24" spans="1:8">
+      <c r="A24" t="s">
+        <v>105</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
+        <v>106</v>
+      </c>
+      <c r="D24" t="s">
+        <v>27</v>
+      </c>
+      <c r="E24" t="s">
+        <v>28</v>
+      </c>
+      <c r="F24" t="s">
+        <v>107</v>
+      </c>
+      <c r="G24" s="1" t="s">
+        <v>108</v>
+      </c>
+      <c r="H24" t="s">
+        <v>109</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
+    <hyperlink ref="G13" r:id="rId12"/>
+    <hyperlink ref="G14" r:id="rId13"/>
+    <hyperlink ref="G15" r:id="rId14"/>
+    <hyperlink ref="G16" r:id="rId15"/>
+    <hyperlink ref="G17" r:id="rId16"/>
+    <hyperlink ref="G18" r:id="rId17"/>
+    <hyperlink ref="G19" r:id="rId18"/>
+    <hyperlink ref="G20" r:id="rId19"/>
+    <hyperlink ref="G21" r:id="rId20"/>
+    <hyperlink ref="G22" r:id="rId21"/>
+    <hyperlink ref="G23" r:id="rId22"/>
+    <hyperlink ref="G24" r:id="rId23"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>