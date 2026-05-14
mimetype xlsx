--- v1 (2026-02-04)
+++ v2 (2026-05-14)
@@ -54,1640 +54,1640 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>Eder Elói Alves Pena</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_pl_320250530.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_pl_320250530.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Poder Legislativo do Município de Sem Peixe, e dá outras providências.</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Projeto de Lei n° 004/2025, que Autoriza o município de Sem Peixe a contratar com o Banco de Desenvolvimento de Minas Gerais S/A – BDMG, operações de crédito com outorga de garantia e dá outras providências</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>Dehon Couto</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_6_semana_austismo_20250530.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_6_semana_austismo_20250530.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 006/2025, que Institui, no calendário oficial do município de Sem Peixe/MG, a “Semana Municipal de Conscientização sobre o Autismo nas Escolas” e dá outras Providências.</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>Nonato</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_7_atendimento_e_veiculo_excluvio_20250530.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_7_atendimento_e_veiculo_excluvio_20250530.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 007/2025, que Dispõe sobre a prioridade no atendimento e veículos públicos exclusivos para pessoas com Transtorno do Espectro Autista no município de Sem Peixe e dá outras Providências</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/108/pl_8_credito_especial_-_paulo_gustavo.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/108/pl_8_credito_especial_-_paulo_gustavo.pdf</t>
   </si>
   <si>
     <t>Projeto de Lei nº 008/2025, que “Dispõe sobre autorização para abertura de crédito adicional, na modalidade especial, que especifica e dá outras providências”.</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/109/pl_9_ldo20250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/109/pl_9_ldo20250531.pdf</t>
   </si>
   <si>
     <t>Projeto Lei nº 009/2025, que Dispõe sobre as diretrizes para a elaboração da Lei Orçamentária de 2026 e dá outras providências.</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_011202520250916.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_011202520250916.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a formulação da Política Pública Municipal de segurança alimentar e nutricional no âmbito do Sistema Nacional de Segurança Alimentar e Nutricional – SISAN e dá outras providências.</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_14202520250916.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_14202520250916.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para realização de intervenções de obras e indenização que específica e dá outras providências.</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>Dehon Couto, Reinaldo Viana</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_16202520250926.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_16202520250926.pdf</t>
   </si>
   <si>
     <t>"Reconhece o Programa Educacional de Resistência às Drogas (PROERD) como Patrimônio Imaterial do Município de Sem Peixe e dá outras providências.”</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/143/028_loa_2026_completo.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/143/028_loa_2026_completo.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Sem-Peixe para o Exercício Financeiro de 2026.</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/144/ppa_completo.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/144/ppa_completo.pdf</t>
   </si>
   <si>
     <t>Estabelece o Plano Plurianual do Município de Sem-Peixe/MG, para o quadriênio 2026 a 2029</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_01920251008.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_01920251008.pdf</t>
   </si>
   <si>
     <t>"Autoriza a  abertura de crédito adicional,  modalidade especial e da outras providencias".</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>José da Purificação-Reinaldo-João Dehon</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_dia_do_servidor_02020251024.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_dia_do_servidor_02020251024.pdf</t>
   </si>
   <si>
     <t>"Institui o Dia Municipal Do Servidor Público da Cidade De Sem Peixe e dá outras providências”.</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_02120251111.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_02120251111.pdf</t>
   </si>
   <si>
     <t>“INSTITUI O DIA MUNICIPAL DO CONGADO NO CALENDÁRIO CULTURAL DO MUNICÍPIO DE SEM PEIXE/MG E DÁ OUTRAS PROVIDÊNCIAS.”</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_no_027_202520251218.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_no_027_202520251218.pdf</t>
   </si>
   <si>
     <t>Prorroga a vigência do Plano Municipal de Educação (PME) do Município de Sem-Peixe MG , aprovado pela Lei Municipal nº 325/2015, e dá outras providências</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_consolidacao_de_vagas_2.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_consolidacao_de_vagas_2.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a consolidação das vagas de cargos de provimento efetivo que específica e dá outras providências.</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/3/005_reducacao_de_carga_horaria.docx</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/3/005_reducacao_de_carga_horaria.docx</t>
   </si>
   <si>
     <t>Dispõe sobre autorização para que o Executivo Municipal proceda a redução de carga horária, sem redução de remuneração, de servidor público que possua filho ou cônjuge ou seja responsável legal de pessoa dependente portadora de deficiência em cumprimento ao decidido pelo STF no Tema n° 1.097.</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_010202520250916.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_010202520250916.pdf</t>
   </si>
   <si>
     <t>Cria o cargo de Ouvidor no âmbito da Câmara Municipal de Sem Peixe e dá outras providências.</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_012202520250916.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_012202520250916.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 277/2013, que dispõe sobre o Plano de cargos, carreiras e salários dos Servidores da Câmara Municipal de Sem Peixe/MG.</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_015_2025.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_015_2025.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a regulamentação da aplicação das disposições contidas na Lei n° 13.460/2017 referente à participação, proteção e defesa dos direitos dos usuários dos serviços públicos, ao sistema de ouvidoria do Município e ao acesso à informação na forma disposta pela Lei n° 12.527/2011 e dá outras providências.</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_022_altera_lei_426202220251112.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_022_altera_lei_426202220251112.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a alteração da Lei Complementar n° 426 de 25 de outubro de 2022.</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_023_altera_art_87_da__lei_222201020251112.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_023_altera_art_87_da__lei_222201020251112.pdf</t>
   </si>
   <si>
     <t>Altera  o  art.  87  da  Lei  Complementar  n.  222/2010,  de  24  de novembro de 2010 e dá outras providencias.</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t>Altera  o  art.  88-A da  Lei  Complementar n.º 222/2010,  de  24  de novembro de 2010,  incluído pela Lei Complementar n.º230/2011, de 25 de maio de 2011  e da outras providencias.</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>Gabinete da Presidência - GABPRES</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_resolucao_estagio_-_envio.docx</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_resolucao_estagio_-_envio.docx</t>
   </si>
   <si>
     <t>Regulamenta a contratação pela Câmara Municipal de Sem Peixe, de estagiários sem vínculo empregatício, estudantes de nível superior, de cursos profissionalizantes técnicos e ensino médio, na forma da Lei Federal nº 11.788, de 25 de setembro de 2.008.</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_resolucao_ouvidoria_02202520250912_14195057.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_resolucao_ouvidoria_02202520250912_14195057.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 002/2025, que Dispõe sobre a criação, a estrutura e o funcionamento da Ouvidoria Parlamentar da Câmara Municipal de Sem Peixe;</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_resolucao_032025_sic20250912.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_resolucao_032025_sic20250912.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 003/2025, que Regulamenta a Lei Federal nº 12.527, de 18 de novembro de 2011, instituindo o Serviço de Informação ao Cidadão – SIC na Câmara Municipal de Sem Peixe, e dá outras providências</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_resolucao_042025_lgpd20250912.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_resolucao_042025_lgpd20250912.pdf</t>
   </si>
   <si>
     <t>Projeto de Resolução nº 004/2025, que Regulamenta a Lei Geral de Proteção de Dados Pessoais (Lei Federal nº 13.709/18) no âmbito da Câmara Municipal Sem Peixe</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
     <t>Pedrinho de Pedroca</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento_01202520250912.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento_01202520250912.pdf</t>
   </si>
   <si>
     <t>Informações e providências relativas ao atendimento médico pediátrico em Sem Peixe:_x000D_
 _x000D_
 1.	Como é realizado o pagamento ao profissional médico pediatra: se é por consulta realizada, por carga horária fixa ou outro critério adotado?_x000D_
 _x000D_
 2.	O profissional recebe normalmente mesmo nos dias em que não comparece para o atendimento, independentemente do motivo da ausência?_x000D_
 _x000D_
 3.	Encaminhar cópia integral do contrato ou termo de prestação de serviço firmado com o profissional;_x000D_
 _x000D_
 4.	Informar se existe possibilidade de ampliação do número de fichas de atendimento de 15 para no mínimo 20, visto que no período do frio, a demanda por atendimento aumenta significativamente devido às viroses e doenças respiratórias comuns na infância.</t>
   </si>
   <si>
     <t>PAR</t>
   </si>
   <si>
     <t>Parecer</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/5/parecer_120250529.pdf</t>
-[...5 lines deleted...]
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/8/parecer_comissao_120250530.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/5/parecer_120250529.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/6/parecer_120250529_0001.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/8/parecer_comissao_120250530.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Município de Sem Peixe, e dá outras providências</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/9/parecer_comissao_220250530.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/9/parecer_comissao_220250530.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão geral anual prevista no art. 37, X da Constituição da República de 1988 dos servidores públicos do Município de Sem Peixe, e dá outras providências.</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/11/comissao_pl3_ljr20250530.pdf</t>
-[...2 lines deleted...]
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/12/comissao_pl3_ffo20250530.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/11/comissao_pl3_ljr20250530.pdf</t>
+  </si>
+  <si>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/12/comissao_pl3_ffo20250530.pdf</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
     <t>MO</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_de_apoio20250925.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_de_apoio20250925.pdf</t>
   </si>
   <si>
     <t>Moção de Apoio Nº 001/2025</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_120250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_120250531.pdf</t>
   </si>
   <si>
     <t>Aumento dos valores referente ao custeio sem hospedagem atualmente pago para os motoristas.</t>
   </si>
   <si>
     <t>Manutenção/troca de todo calçamento da Praça São Sebastião.</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_320250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_320250531.pdf</t>
   </si>
   <si>
     <t>Implantação de cursos periódicos de capacitação para todos os servidores públicos municipais.</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_420250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_420250531.pdf</t>
   </si>
   <si>
     <t>Aquisição de terreno e construção de casas populares em Sem Peixe e no Distrito de São Bartolomeu</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_520250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_520250531.pdf</t>
   </si>
   <si>
     <t>Investimento empresarial no município, com o objetivo de estimular o crescimento econômico, gerar empregos e promover o desenvolvimento sustentável para nossa cidade</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_620250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_620250531.pdf</t>
   </si>
   <si>
     <t>Manutenção nas estradas rurais, como: capina, escória e cascalho e calçamento nos pontos críticos com maior circulação de veículos escolares.</t>
   </si>
   <si>
     <t>Lulu Vieira</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_720250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_720250531.pdf</t>
   </si>
   <si>
     <t>Fiscalização e cumprimento dos horários do transporte coletivo nas comunidades rurais, conforme estabelecido pela Lei Municipal nº 445, de 12 de dezembro de 2023.</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_820250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_820250531.pdf</t>
   </si>
   <si>
     <t>Envio de Projeto de Lei à Câmara, dispondo sobre a regulamentação do descarte de resíduos de construção e demolição e resíduos sólidos no Município.</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_920250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_920250531.pdf</t>
   </si>
   <si>
     <t>Instalação de manilhas e recuperação da estrada nas proximidades da Igreja, na comunidade do Sítio.</t>
   </si>
   <si>
     <t>Arlindo de Tibucinho</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_1020250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_1020250531.pdf</t>
   </si>
   <si>
     <t>Instalação de Luminária em frente ao tanquinho de leite na comunidade de São Paulino.</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_1120250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_1120250531.pdf</t>
   </si>
   <si>
     <t>Estudo técnico visando a recuperação da estrada principal da comunidade São Paulino, próximo ao terreno do Senhor Cláudio.</t>
   </si>
   <si>
     <t>Vinícius de Zé Maria</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_1220250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_1220250531.pdf</t>
   </si>
   <si>
     <t>Execução da Operação "Tampa Buraco" no asfalto da via de acesso ao bairro Nova Colônia e implementação de solução eficaz para o desvio do escoamento da água e da lama, por meio da construção de uma galeria pluvial.</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_1320250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_1320250531.pdf</t>
   </si>
   <si>
     <t>Instalação de manilhas no córrego que corta a estrada na comunidade Manga, nas proximidades das residências dos Senhores Ronildo e Eduardo de Pedro Sô Bila.</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_1420250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_1420250531.pdf</t>
   </si>
   <si>
     <t>Instalação de iluminação na academia pública e execução de capina no terreno adjacente, no bairro Nova Colônia.</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_1520250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_1520250531.pdf</t>
   </si>
   <si>
     <t>Perfuração de 01 (um) poço artesiano e 01 (um) reservatório de água específico para o bairro Nova Colônia.</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_1620250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_1620250531.pdf</t>
   </si>
   <si>
     <t>Revitalização da Avenida Maria Afonsina Repolês, com implantação de paisagismo, iluminação entorno das margens do rio, construção de quadra de areia, academia ao ar livre, pistas de skate, centro gastronômico e parque infantil (playgrounds)</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_1720250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_1720250531.pdf</t>
   </si>
   <si>
     <t>Instalação de fossas sépticas na Zona Rural e proteção das nascentes de água do nosso município.</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>Aquisição de aparelho de RX.</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_1920250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_1920250531.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal proceda estudo técnico, no sentido de fornecer cesta básica para todos servidores que recebem inferior a 02 (dois) salários mínimos por mês.</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_2020250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_2020250531.pdf</t>
   </si>
   <si>
     <t>Fornecimento de uniformes para todos os alunos e professores da rede de Ensino Municipal de Sem Peixe e São Bartolomeu, bem como para todos os servidores, abrangendo as áreas da rede de ensino, administração, almoxarifado e saúde.</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_2120250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_2120250531.pdf</t>
   </si>
   <si>
     <t>Reposição de manilhas na Rua Nossa Senhora da Saúde, em frente à residência do senhor Mateus, no distrito de São Bartolomeu.</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_2220250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_2220250531.pdf</t>
   </si>
   <si>
     <t>Reposição de manilhas no córrego da comunidade Santo Antônio, em frente à residência do senhor Antônio dos Santos, e no córrego da comunidade de Caboclo, próximo à propriedade da senhora Maria Tiola, ambos na Zona Rural de Sem Peixe</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_2320250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_2320250531.pdf</t>
   </si>
   <si>
     <t>Manutenção do calçamento da Rua Nossa Senhora da Saúde, em frente à residência do senhor José Boreba, pouco abaixo da mercearia do senhor Ermelindo.</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_2420250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_2420250531.pdf</t>
   </si>
   <si>
     <t>Bombeamento da sobra da água da mina localizada na lavanderia do Distrito de São Bartolomeu, para o reservatório existente ao lado do campo de futebol, estudo técnico e financeiro para assegurar a viabilidade da iniciativa, parcerias e recursos junto a esferas estadual e federal caso necessário e transparência na execução do projeto, informando periodicamente a população e esta Casa Legislativa sobre seu andamento.</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_2520250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_2520250531.pdf</t>
   </si>
   <si>
     <t>Cercamento adequado ao redor da nascente de água que abastece o distrito de São Bartolomeu, abrangendo todos os quatro cantos e extensão da nascente e implementadas medidas que empeça que no período chuvoso, ocorra o escoamento de água pluvial para a nascente, a fim de evitar sua contaminação e comprometer a qualidade da água distribuída à população.</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_2620250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_2620250531.pdf</t>
   </si>
   <si>
     <t>Execução de obras de implantação de redutores de velocidade (quebra-molas) na Rodovia Agripino Soares, na entrada da cidade de Sem Peixe/MG, nas proximidades do CEMEI Olendina Miranda Paiva.</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>Reinaldo Viana</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_2720250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_2720250531.pdf</t>
   </si>
   <si>
     <t>Instalação de guarda-corpo nas 02 (duas) vias públicas, onde está localizado o Centro Cultural Manuelzão.</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_2820250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_2820250531.pdf</t>
   </si>
   <si>
     <t>Manutenção e substituição das lâmpadas atuais por lâmpadas de LED nos refletores do campo de futebol (Estádio Mirandão).</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_2920250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_2920250531.pdf</t>
   </si>
   <si>
     <t>Complementação da cobertura da quadra até os sanitários feminino e masculino, alongamento da arquibancada e instalação de bebedouro na quadra Poliesportiva Adauto Gomes.</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_3020250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_3020250531.pdf</t>
   </si>
   <si>
     <t>Extensão da rede elétrica da rua Nossa Senhora das Graças, próximo ao antigo reservatório de água.</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_3120250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_3120250531.pdf</t>
   </si>
   <si>
     <t>Indicando implantação de academias ao ar livre em todas as zonas rurais do Município.</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_3220250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_3220250531.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal, encaminhe ofício em caráter de urgência, ao Coordenador do Departamento de Edificações e Estradas de Rodagem de Minas Gerais (DER/MG), Regional de Ponte Nova, solicitando a realização de manutenção da Rodovia Estadual Agripino Soares (MG – 120), reparos emergencial do trecho deteriorado que se encontra em estado crítico, caracterizado por fissuras e trincas que forçam a conversão para mão única, comprometendo a segurança dos usuários e limpeza e supressão da vegetação das margens da via, promovendo a remoção da vegetação que obstrui a sinalização vertical e reduz a largura da pista, prejudicando a visibilidade e a segurança dos motoristas.</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_3320250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_3320250531.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal proceda com as iniciativas necessárias, em busca de instalação de uma agência bancária do SICOOB no Município de Sem Peixe/MG.</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_3420250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_3420250531.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal, determine ao setor competente, a instalação de postes e rede de iluminação pública na Rua São Vicente, próximo ao nº 46, onde encontra situada à residência de Joana Darc Coelho Ferreira, Rua Odilon Bastos Werneck, próximo ao nº 181, onde encontra situada à residência de Rosane Repolês (final da rua anteriormente citada, de encontro à Rua José Amora Sobrinho), Rua João Tavares de Paiva, próximo à residência da Senhora Eva e na Avenida Maria Afonsina Repolês, próximo ao Esporte Clube Nascimento.</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_3520250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_3520250531.pdf</t>
   </si>
   <si>
     <t>Complementação do calçamento no morro da comunidade do Pretinho até o alto do morro do Senhor Geraldo Pastora.</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_3620250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_3620250531.pdf</t>
   </si>
   <si>
     <t>Que estude a viabilidade de proceder com a remoção da complementação da parede da frente na quadra poliesportiva Adauto Gomes.</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_3720250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_3720250531.pdf</t>
   </si>
   <si>
     <t>Que estude a viabilidade de fornecer transporte escolar aos alunos que estudam no período da tarde, com deslocamento do centro da cidade até a parte alta da cidade.</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_3820250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_3820250531.pdf</t>
   </si>
   <si>
     <t>Instalação de mata-burros na divisa do terreno do Senhor. Batata com o Senhor Geraldo de Adão e na divisa da propriedade de Geraldo de Adão com o Senhor Paulo de Nitinha.</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_3920250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_3920250531.pdf</t>
   </si>
   <si>
     <t>Complementação da estrutura de captação de água pluvial que vem do asfalto e segue até as proximidades do rio, situado na parte de baixo da Avenida Agripino Soares.</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_4020250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_4020250531.pdf</t>
   </si>
   <si>
     <t>Implantação de cobertura e bancos na área externa do Velório Municipal.</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_4120250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_4120250531.pdf</t>
   </si>
   <si>
     <t>Implantação de um programa de fornecimento de implantes dentários para a população de Sem Peixe.</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_4220250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_4220250531.pdf</t>
   </si>
   <si>
     <t>Construção de um galpão/centro comercial para armazenamento e distribuição de mercadorias, aquisição de um veículo para transportar as mercadorias das comunidades rurais até o centro comercial a ser construído e parceria com mercados externos para a aquisição das mercadorias dos pequenos produtores rurais.</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_4320250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_4320250531.pdf</t>
   </si>
   <si>
     <t>Implantação de mão e contra mão e placa de sinalização de pare na Rua Nossa Senhora das Graças, Rua Dona Armerinda e Rua Osvaldo Bastos Werneck.</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_4420250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_4420250531.pdf</t>
   </si>
   <si>
     <t>Rebaixamento de quebra-molas na Rua Francisco Repolês Gomes, próximo ao estabelecimento comercial do Senhor Lau de Margarida e entre a drogaria da Gláucia com a mercearia da Daiana e o açougue do Fábio, e, na Rua José Antônio do Nascimento, próximo a quadra, sendo o outro na avenida Agripino Soares, próximo à residência do Senhor Sebastião Leocade e por fim na Rua Dona Balbina.</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_4520250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_4520250531.pdf</t>
   </si>
   <si>
     <t>Instalação de Wi-Fi e reparo nos ventiladores do Centro Cultural Manuelzão.</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_4620250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_4620250531.pdf</t>
   </si>
   <si>
     <t>Complementação do calçamento no distrito São Bartolomeu de Sem Peixe até o alto que dá acesso a comunidade de São Vitorino.</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_4720250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_4720250531.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal encaminhe ofício à operadora vivo, solicitando a ampliação e melhoria da cobertura de sinal no município, com especial atenção à zona rural, visando à instalação de equipamentos adequados para proporcionar cobertura de sinal 4G ou 5G, de modo a garantir que todos os cidadãos possam usufruir de um serviço de qualidade.</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_4820250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_4820250531.pdf</t>
   </si>
   <si>
     <t>Construção de um playground para a Escola Família Agrícola de Camões e outro para a comunidade de São Paulino.</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_4920250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_4920250531.pdf</t>
   </si>
   <si>
     <t>Reposicionamento do Parquinho Infantil em local adequado.</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_5020250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_5020250531.pdf</t>
   </si>
   <si>
     <t>Construção de uma pista de grau na cidade de Sem Peixe.</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_5120250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_5120250531.pdf</t>
   </si>
   <si>
     <t>Substituição do calçamento da Rua Francisco Repolês Gomes, iniciando próximo a Casa Paroquial até o Estádio Mirandão.</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_5220250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_5220250531.pdf</t>
   </si>
   <si>
     <t>Que o Executivo Municipal promova a realização de campeonatos de futsal e vôlei (feminino e masculino) na quadra Poliesportiva Adalto Gomes.</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_5320250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_5320250531.pdf</t>
   </si>
   <si>
     <t>Melhorar a captação de água potável para a população de Sem Peixe.</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_5420250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_5420250531.pdf</t>
   </si>
   <si>
     <t>Calçamento no alto do morro do Elói até a baixada na comunidade Manga.</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_5520250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_5520250531.pdf</t>
   </si>
   <si>
     <t>Calçamento no morro da comunidade de São Bento, próximo a residência do Senhor José Alvarenga.</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_5620250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_5620250531.pdf</t>
   </si>
   <si>
     <t>Que seja concedida folga no dia do aniversário de cada servidor público municipal.</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_5720250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_5720250531.pdf</t>
   </si>
   <si>
     <t>Renovação das frotas do setor de Saúde e de Obras.</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_5820250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_5820250531.pdf</t>
   </si>
   <si>
     <t>Aquisição de um caminhão-caçamba e caçambas para o município de Sem Peixe.</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_5920250531_0001.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_5920250531_0001.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal,  adote com a máxima urgência, as medidas administrativas e técnicas necessárias, para a instalação de cercamento perimetral com tela na Estação de Tratamento de Água (ETA) deste município.</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_6020250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_6020250531.pdf</t>
   </si>
   <si>
     <t>Contratação de um engenheiro de trânsito para desenvolver e implementar melhorias no sistema viário do município.</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_6120250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_6120250531.pdf</t>
   </si>
   <si>
     <t>Que o setor competente da prefeitura, proceda com a instalação de placas indicando o nome das ruas e das comunidades rurais do município de Sem Peixe.</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_6220250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_6220250531.pdf</t>
   </si>
   <si>
     <t>Implementação de programas de internet rural gratuita ou com preços subsidiados para a população da zona rural de Sem Peixe.</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_6320250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_6320250531.pdf</t>
   </si>
   <si>
     <t>Que seja realizado novamente o programa de castração móvel de cães e gatos, visando o controle da procriação de animais e a melhoria da saúde pública no município de Sem Peixe.</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_6420250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_6420250531.pdf</t>
   </si>
   <si>
     <t>Contratação de um médico veterinário para prestar assistência técnica gratuita aos pequenos produtores rurais do nosso município.</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_6520250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_6520250531.pdf</t>
   </si>
   <si>
     <t>Reparo e instalação de manilhas em caráter de urgência, na estrada da comunidade do Sítio Sapucaia, próximo a residência do senhor Tatão de Sininha.</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_6620250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_6620250531.pdf</t>
   </si>
   <si>
     <t>Melhorias na estrutura do campo de futebol da comunidade de São Bartolomeu.</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_6720250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_6720250531.pdf</t>
   </si>
   <si>
     <t>Campeonato Regional de Futebol no distrito de São Bartolomeu.</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_6820250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_6820250531.pdf</t>
   </si>
   <si>
     <t>construção de arquibancadas, área coberta e instalação de rede elétrica e abastecimento de água por meio de poço artesiano no campo de futebol da comunidade de Córrego Fundo.</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_6920250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_6920250531.pdf</t>
   </si>
   <si>
     <t>Necessidade de abertura de procedimento licitatório, na modalidade que se mostrar mais adequada e vantajosa para a Administração Pública, visando à contratação de profissionais da área de saúde, especificamente Psicólogo e Fonoaudiólogo com especialização em ABA (Análise do Comportamento Aplicada), com o objetivo de oferecer atendimento especializado às crianças diagnosticadas com Transtorno do Espectro Autista (TEA) no âmbito do município de Sem Peixe/MG.</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_7020250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_7020250531.pdf</t>
   </si>
   <si>
     <t>Execução de extensão da rede de iluminação pública Rua situada acima da Rua Manoel Francisco do Carmo, Rua Osvaldo Bastos Werneck, nas imediações do número 162, onde se encontra situada a residência do Sr. Cristiano, e nas imediações do número 172, onde se encontra a residência da Sra. Margarida.</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_7120250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_7120250531.pdf</t>
   </si>
   <si>
     <t>Levantamento técnico e execução de obra de construção de muro de arrimo e reparo do calçamento na Rua Alípio Paulino Lama.</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_7220250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_7220250531.pdf</t>
   </si>
   <si>
     <t>Implantação de sistema informatizado para os prontuários médicos nas unidades de saúde de Sem Peixe, São Bartolomeu e São Paulino.</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_7320250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_7320250531.pdf</t>
   </si>
   <si>
     <t>Estudo quanto a viabilidade de concessão de gratificação mensal por assiduidade aos servidores públicos municipais.</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_7420250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_7420250531.pdf</t>
   </si>
   <si>
     <t>Asfaltamento na estrada que liga o município de Sem Peixe à BR-262.</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_7520250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_7520250531.pdf</t>
   </si>
   <si>
     <t>Substituição dos telhados de amianto por telhas coloniais nas residências de famílias em situação de baixa renda.</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_7620250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_7620250531.pdf</t>
   </si>
   <si>
     <t>Envio de projeto de lei à Câmara, dispondo sobre a regulamentação da disposição e coleta de entulhos, resíduos sólidos e lixo domiciliar, no âmbito do Município de Sem Peixe/MG.</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_7720250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_7720250531.pdf</t>
   </si>
   <si>
     <t>Substituição das manilhas entupidas nas Ruas São Vicente e Rodolfo Starling, limpeza de todos os bueiros localizados no perímetro urbano e no distrito do Município.</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_7820250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_7820250531.pdf</t>
   </si>
   <si>
     <t>Aquisição de tambores para coleta de lixo com capacidade mínima de 200 (duzentos) litros, em pontos estratégicos na cidade.</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_7920250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_7920250531.pdf</t>
   </si>
   <si>
     <t>Implantação de quebra-molas e placas de sinalização de PARE, na Rua Nossa Senhora das Graças, Rua Dona Armerinda, Rua Francisco Repolês Gomes e Rua Antônio José Jardim, sendo esta de autoria do vereador Nonato Xarlen Mantena Norberto.</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_8020250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_8020250531.pdf</t>
   </si>
   <si>
     <t>Elevação do nível da estrada rural que liga a comunidade Colônia à localidade conhecida como Cachoeira do Nanito, bem como a realização de serviços de manutenção, reparo e cascalhamento, visando melhorar o acesso às comunidades Barbosa, Califórnia, Fundão, São Bento e Baú.</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_8120250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_8120250531.pdf</t>
   </si>
   <si>
     <t>Perfuração de mini poços artesianos na zona rural para as famílias de baixa renda.</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_8220250531_0001.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_8220250531_0001.pdf</t>
   </si>
   <si>
     <t>Necessidade de engenheiro qualificado com especialização ambiental, para realizar estudo técnico visando rebaixamento do leito do rio que cruza a estrada entre a comunidade da Colônia e a localidade conhecida como Cachoeira do Nanito.</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_8320250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_8320250531.pdf</t>
   </si>
   <si>
     <t>Cascalhamento na estrada de acesso às comunidade de São Paulino, Córrego Santo Antônio e Caboclo.</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_8420250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_8420250531.pdf</t>
   </si>
   <si>
     <t>Necessidade de operação tapa-buracos nas vias urbanas com pavimentação asfáltica, manutenção, troca ou substituição do calçamento em trechos danificados e aplicação de rolo compactador para o nivelamento adequado de vias urbanas e rurais.</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_8520250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_8520250531.pdf</t>
   </si>
   <si>
     <t>Que a Mesa Diretora estude a viabilidade e legalidade em proceder a elaboração de criação de projeto que institua gratificação mensal por assiduidade e concessão de folga no dia do aniversário dos servidores do Poder Legislativo Municipal.</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_8620250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_8620250531.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito Municipal por meio da Secretaria de Obras e em parceria com a concessionária responsável pela distribuição de energia elétrica, providencie a remoção e o reposicionamento de um poste localizado de forma inadequada na comunidade Ponte do Meio, via rural deste município.</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_8720250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_8720250531.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito junto aos órgãos competentes, proceda os levantamentos necessários, para que seja realizado a manutenção/reparo do calçamento que dá acesso à comunidade rural denominada “Samambaia”.</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_8820250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_8820250531.pdf</t>
   </si>
   <si>
     <t>Que o Prefeito proceda providências necessárias à implementação de infraestrutura esportiva no Bairro Nova Colônia, para a construção de uma quadra de areia (areia de praia) com dimensões oficiais para prática de vôlei, futevôlei e beach tênis e uma quadra de futebol society (grama sintética ou natural), com alambrado perimetral, balizas, iluminação noturna e arquibancada simples.</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_8920250531.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_8920250531.pdf</t>
   </si>
   <si>
     <t>Instalação de um bebedouro público com filtro de exposição tipo “pilar”, em aço inox e proteção antivandalismo, atendendo às normas de portabilidade, e um banheiro público modular, acessível a pessoas com deficiência (adaptado conforme NBR 9050), composto por sanitário, pia, sistema de esgotamento sanitário e ventilação adequada, na praça São Sebastião.</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_9020250603.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_9020250603.pdf</t>
   </si>
   <si>
     <t>A realização da troca das caixas de abastecimento de água localizadas na Estação de Tratamento de Água (ETA), no Distrito de São Bartolomeu, bem como a manutenção e revisão dos registros de distribuição.</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_9120250603.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_9120250603.pdf</t>
   </si>
   <si>
     <t>Instalação de um banheiro público nas imediações do Centro Cultural Manuelzão, preferencialmente em sua lateral ou em local de fácil acesso ao público.</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_9220250603.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_9220250603.pdf</t>
   </si>
   <si>
     <t>Instalação de corrimão de apoio na escadaria de acesso ao cemitério no Distrito de São Bartolomeu.</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_9320250603.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_9320250603.pdf</t>
   </si>
   <si>
     <t>Obras de calçamento nos seguintes trechos de vias rurais:_x000D_
 1.	Morro na imediação da Fazenda de Chico Boi, estendendo-se até o cruzamento que dá acesso ao Portal das Águas e às comunidades Córrego Escuro e Córrego das Almas;_x000D_
 2.	Nos dois morros situados nas imediações da Fazenda Portal das Águas, popularmente conhecida como Fazenda do Savinho, também de acesso à comunidade do Córrego das Almas.</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_9420250613.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_9420250613.pdf</t>
   </si>
   <si>
     <t>Execução de obras de contenção/muro de arrimo, nos seguintes pontos críticos localizados no sentido da comunidade de Córrego das Almas: _x000D_
 _x000D_
 •	Na Volta da Coruja;_x000D_
 •	No córrego próximo à fazenda do senhor Máximo Carneiro;_x000D_
 •	No córrego nas proximidades da residência do senhor Moisés Teixeira;_x000D_
 •	No córrego após a igrejinha, sentido à fazenda do senhor Tão de Dico;_x000D_
 •	Na localidade do Savinho.</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_9520250613.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_9520250613.pdf</t>
   </si>
   <si>
     <t>Criação e implementação do Projeto "Forró da Terceira Idade", com programação periódica e contratação em sistema de rodízio de DJs, cantores e grupos culturais.</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_9620250613.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_9620250613.pdf</t>
   </si>
   <si>
     <t>Instalação dos equipamentos de ginástica ao ar livre já disponíveis na comunidade de São Vitorino, zona rural do município, bem como a viabilidade de implantação de um ponto de acesso à internet (via antena ou outra tecnologia disponível).</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_9720250613.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_9720250613.pdf</t>
   </si>
   <si>
     <t>Pagamento das horas extraordinárias de trabalho efetivamente prestadas pelos servidores públicos municipais que excederem a jornada regular de seus cargos.</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_9820250613.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_9820250613.pdf</t>
   </si>
   <si>
     <t>Levantamento técnico e execução de obra de construção de muros de arrimo na Rua José Ribeiro Ferreira, nas proximidades da casa do Sr. Mateus e na Rua Emanuel Francisco do Carmo (próximo a residência do Sr. Jucleber), neste Município.</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_99202520250915.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_99202520250915.pdf</t>
   </si>
   <si>
     <t>Implantação de corrimãos nas Ruas: Nossa Senhora das Graças, Padre Antônio, José Leôncio Carneiro (lateral do cemitério), Joaquim Barreto e João Tavares de Paiva;</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_100202520250915.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_100202520250915.pdf</t>
   </si>
   <si>
     <t>Criação de uma área segura e sinalizada, para estacionamento dos pais na Escola Olendina Miranda Paiva (CMEI), para embarque e desembarque dos seus filhos.</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_101202520250915.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_101202520250915.pdf</t>
   </si>
   <si>
     <t>Implantação de redutores de velocidade (quebra-molas) na Rua Francisco Manoel do Carmo, situada no bairro Boa Esperança, de autoria do vereador Max Vinícius Ribeiro Carneiro.</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_100202520250915.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_100202520250915.pdf</t>
   </si>
   <si>
     <t>Implantação de uma Usina de Reciclagem de Resíduos Sólidos Urbanos neste Município.</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_103202520250915.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_103202520250915.pdf</t>
   </si>
   <si>
     <t>Veículo exclusivo para o transporte de doadores de sangue do município de Sem Peixe até a unidade da Hemominas, em Ponte Nova.</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_104202520250916.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_104202520250916.pdf</t>
   </si>
   <si>
     <t>Instalação de grades de proteção, no entorno do rio localizado na Avenida Maria Afonsina Repolês.</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_105202520250916.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_105202520250916.pdf</t>
   </si>
   <si>
     <t>Pavimentação/calçamento do trecho compreendido entre a saída do município de Sem Peixe/MG até a guarita que dá aceso até o distrito São Bartolomeu.</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_106202520250916.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_106202520250916.pdf</t>
   </si>
   <si>
     <t>1. Perfuração e implantação de poço artesiano no terreno do Centro Municipal de Educação Infantil (CEMEI), incluindo estrutura hidráulica para abastecimento interno;_x000D_
 2. Perfuração e implantação de poço artesiano no terreno da Escola Municipal Joaquim Vitor do Couto, incluindo estrutura hidráulica para abastecimento interno._x000D_
 3. Recuperação estrutural e hidrossanitária do atual reservatório do Centro Municipal de Educação Infantil (CEMEI): limpeza interna, substituição de tubulações, dentre outras medidas necessária para total reforma do reservatório.</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_107202520250916.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_107202520250916.pdf</t>
   </si>
   <si>
     <t>Contratação de empresa e/ou engenheiro especializado para elaboração do estudo necessário para averiguação do Perfil Profissiográfico Previdenciário (PPP) e o Laudo Técnico das Condições do Ambiente de Trabalho (LTCAT) dos servidores municipais, principalmente aqueles que exercem sua atividade em ambientes insalubres, perigosos e penosos à saúde, a fim de definir os percentuais correspondentes de forma individual para cada servidor.</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_108202520250916.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_108202520250916.pdf</t>
   </si>
   <si>
     <t>Implantação de Cartão Vale-Alimentação para os servidores da Prefeitura Municipal de Sem-Peixe/MG.</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
     <t>Contratação em caráter de urgência, de um médico endocrinologista para atendimento na rede pública de saúde deste município.</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_110202520250917.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_110202520250917.pdf</t>
   </si>
   <si>
     <t>Execução de obras de contenção no barranco localizado na lateral direita sentido as arquibancadas da Quadra Poliesportiva Adauto Gomes.</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_1112025202520250926.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_1112025202520250926.pdf</t>
   </si>
   <si>
     <t>Reforma da Praça situada em frente à Escola Estadual e a Praça ao lado da Igrejinha localizada à Rua José Alvim, instalando ainda, bancos e iluminação nas mesmas.</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_1122025202520250926.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_1122025202520250926.pdf</t>
   </si>
   <si>
     <t>Instalação de proteções na ponte localizada na comunidade rural denominada Califórnia, próxima à residência do Sr. Delfino Cardoso, conhecido como “Lelé”.</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
     <t>Arlindo de Tibucinho, Dehon Couto, Lulu Vieira, Nonato, Pedrinho de Pedroca, Reinaldo Viana, Romar Canazart, Taquinho Nardy</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_1132025202520250926.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_1132025202520250926.pdf</t>
   </si>
   <si>
     <t>Revitalização da guarita situada entre o Trevo de Califórnia e São Bartolomeu, na estrada principal do município, contemplando:_x000D_
 	1.	Recuperação estrutural da guarita existente;_x000D_
 	2.	Instalação de placas indicativas e informativas para melhor orientação dos motoristas e pedestres;_x000D_
 	3.	Implantação de sistema de iluminação solar, visando maior segurança;_x000D_
 	4.	Paisagismo, com plantio de árvores e grama, proporcionando melhor aspecto visual e ambiental ao local.</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_1142025202520250926.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_1142025202520250926.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas/redutores de velocidade em pontos estratégicos próximos às residências localizadas às margens das estradas vicinais e principais do município, priorizando locais onde há maior fluxo de veículos e presença de animais domésticos.</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_1152025202520250926.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_1152025202520250926.pdf</t>
   </si>
   <si>
     <t>Aquisição e distribuição de sementes de qualidade superior, insumos agrícolas e tratores que sejam disponibilizados de forma gratuita, com o objetivo de fomentar a agricultura familiar e atender às necessidades dos agricultores da zona rural do município.</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_11620251014.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_11620251014.pdf</t>
   </si>
   <si>
     <t>Implantação, construção e implementação do Centro de Especialidades Médicas — CEM / Sem Peixe, conforme as propostas técnicas e justificativas que seguem:_x000D_
 1- Prazo de 120 dias para formar equipe técnica e elaborar estudo de viabilidade e localização do CEM._x000D_
 2- Prazo adicional de 180 dias para elaborar projeto básico e executivo da obra, com orçamento detalhado e cronograma._x000D_
 3- Em até 30 dias após o estudo, apresentar à Câmara relatório com diagnóstico da demanda, custos, fontes de recursos, proposta de gestão e cronograma._x000D_
 4- Avaliação de financiamentos via convênios, emendas e parcerias com entes públicos e organizações sociais._x000D_
 5- Previsão orçamentária nas peças (PPA, LDO, LOA) e, se necessário, envio de projeto de crédito adicional.</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_11720251014.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_11720251014.pdf</t>
   </si>
   <si>
     <t>Envie à Câmara Municipal projeto de lei dispondo sobre a regulamentação da disposição e coleta de entulhos, resíduos sólidos e lixo domiciliar, no âmbito do Município de Sem Peixe/MG, com os seguintes objetivos:_x000D_
 1- Estabeleça dias e horários fixos para a coleta de entulhos (como resíduos de construção e limpeza), definidos e divulgados pela Secretaria de Obras._x000D_
 2- Proíba o descarte irregular de entulhos em vias públicas fora dos dias e horários permitidos, com aplicação de sanções e multas._x000D_
 3- Regularize e publique os horários da coleta de lixo domiciliar orgânico, permitindo o descarte correto e com antecedência._x000D_
 4- Promova campanhas educativas sobre a destinação correta do lixo e o cumprimento das normas municipais._x000D_
 5- Defina dias e horários para varrição de todas as ruas do município.</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_11820251014.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_11820251014.pdf</t>
   </si>
   <si>
     <t>Contratação de um professor de esportes para ministrar treinamentos regulares na quadra poliesportiva Adalto Gomes, destinados a crianças, adolescentes e mulheres, com ênfase em modalidades como futebol, vôlei e artes marciais, pelo menos duas vezes por semana.</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_11920251014.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_11920251014.pdf</t>
   </si>
   <si>
     <t>Calçamento no no alto do morro do Senhor Ladinho de Bandeira divisa com o bairro Nova Colônia.</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_12020251014.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_12020251014.pdf</t>
   </si>
   <si>
     <t>Calçamento no morro próximo à residência do senhor Siquirinha e Juca de Pedro Gerônimo, até a curva de acesso à comunidade do Sítio.</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_12120251014.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_12120251014.pdf</t>
   </si>
   <si>
     <t>Implantação de um trevo com rotatória, devidamente sinalizado, na descida de acesso à cidade, nas proximidades da residência do senhor João Bosco de Oliveira.</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_122202520251030.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_122202520251030.pdf</t>
   </si>
   <si>
     <t>Implantação de dois redutores de velocidade (quebra-molas) na Rua Rodolfo Starling, sendo: um em frente à casa do Sr. Antônio Zeferino; e outro em frente à casa do Sr. Expedito dos Santos.</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_123202520251030.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_123202520251030.pdf</t>
   </si>
   <si>
     <t>Transferência de recursos financeiros do município, destinada à concessão de Subvenção Social e Contribuições a Entidades, a título de cooperação, auxílio ou assistência financeira, para a entidade Hospital Nossa Senhora da Saúde, na cidade de Dom Silvério.</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_12420251111.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_12420251111.pdf</t>
   </si>
   <si>
     <t>Instalação de proteção lateral (guarda-corpo ou corrimão) na ponte localizada no distrito de São Bartolomeu.</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_12520251111.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_12520251111.pdf</t>
   </si>
   <si>
     <t>Aquisição de Equipamentos de Proteção Individual (EPIs) e de uma bomba de pressão para uso dos servidores que atuam nas Estações de Tratamento de Esgoto (ETEs) de Sem Peixe e do distrito de São Bartolomeu.</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_12620251111.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_12620251111.pdf</t>
   </si>
   <si>
     <t>Unificação das confraternizações anuais dos diversos setores da Prefeitura Municipal, promovendo um único evento de confraternização para todos os servidores públicos municipais.</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_12720251111.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_12720251111.pdf</t>
   </si>
   <si>
     <t>O estudo quanto a viabilidade de enviar Projeto de Lei à Câmara, dispondo de isenção de Contribuição de Iluminação Pública (CIP), instituída pela Lei Municipal nº 338, de 18 de dezembro de 2015.</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_1282025.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_1282025.pdf</t>
   </si>
   <si>
     <t>Que determine a imediata constituição de equipe técnica da Prefeitura para promover estudo, revisão e elaboração de novo Código de Posturas do Município, com o objetivo de revogar expressamente a Lei nº 043/2001 e substituir o diploma legal por norma moderna, proporcional e adequada à realidade atual.</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_129_2025.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_129_2025.pdf</t>
   </si>
   <si>
     <t>Instalação de quebra-molas (lombadas) na Rua Dona Armerinda, com início na rotatória de encontro com a Rua Francisco Repolês Gomes.</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_13020251218.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_13020251218.pdf</t>
   </si>
   <si>
     <t>Construção de cozinha/cantina na Quadra Poliesportiva Adauto Gomes.</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_13120251218.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_13120251218.pdf</t>
   </si>
   <si>
     <t>Que haja previsão nos orçamentos municipais, dotação financeira destinada à realização de Festival Gastronômico, voltado aos comerciantes locais, produtores artesanais e demais empreendedores do município.</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_13220251218.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_13220251218.pdf</t>
   </si>
   <si>
     <t>Retorno das atividades da Feirinha da Agricultura Familiar na cidade de Sem Peixe, divulgação do evento junto à comunidade local, aquisição de no mínimo, 15 (quinze) barracas resistentes e de fácil montagem adequadas às condições locais, bem como o acompanhamento da entrega mediante ata de empréstimo ou registro para fins de controle e manutenção.</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_13320251218.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_13320251218.pdf</t>
   </si>
   <si>
     <t>Que seja estudada e implantada em caráter inicial, uma rota gratuita de micro-ônibus ou van coletivo, que atenda o percurso bairro Nova Colônia, bairro Alto e Praça (ponto final), com retorno regular da Praça aos bairros Alto e Nova Colônia.</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_13420251218.pdf</t>
+    <t>http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_13420251218.pdf</t>
   </si>
   <si>
     <t>Necessidade urgente de recapeamento do trecho asfáltico que se inicia no CEMEI - Centro Municipal de Educação Infantil - até o final da Rua Antônio Lopes, no encontro com a Rua Horácio José de Barros.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1994,68 +1994,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_pl_320250530.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_6_semana_austismo_20250530.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_7_atendimento_e_veiculo_excluvio_20250530.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/108/pl_8_credito_especial_-_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/109/pl_9_ldo20250531.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_011202520250916.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_14202520250916.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_16202520250926.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/143/028_loa_2026_completo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/144/ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_01920251008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_dia_do_servidor_02020251024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_02120251111.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_no_027_202520251218.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_consolidacao_de_vagas_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/3/005_reducacao_de_carga_horaria.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_010202520250916.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_012202520250916.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_015_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_022_altera_lei_426202220251112.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_023_altera_art_87_da__lei_222201020251112.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_resolucao_estagio_-_envio.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_resolucao_ouvidoria_02202520250912_14195057.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_resolucao_032025_sic20250912.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_resolucao_042025_lgpd20250912.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento_01202520250912.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/5/parecer_120250529.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/6/parecer_120250529_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/8/parecer_comissao_120250530.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/9/parecer_comissao_220250530.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/11/comissao_pl3_ljr20250530.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/12/comissao_pl3_ffo20250530.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_de_apoio20250925.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_120250531.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_320250531.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_420250531.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_520250531.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_620250531.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_720250531.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_820250531.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_920250531.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_1020250531.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_1120250531.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_1220250531.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_1320250531.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_1420250531.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_1520250531.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_1620250531.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_1720250531.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_1920250531.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_2020250531.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_2120250531.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_2220250531.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_2320250531.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_2420250531.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_2520250531.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_2620250531.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_2720250531.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_2820250531.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_2920250531.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_3020250531.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_3120250531.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_3220250531.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_3320250531.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_3420250531.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_3520250531.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_3620250531.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_3720250531.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_3820250531.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_3920250531.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_4020250531.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_4120250531.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_4220250531.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_4320250531.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_4420250531.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_4520250531.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_4620250531.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_4720250531.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_4820250531.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_4920250531.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_5020250531.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_5120250531.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_5220250531.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_5320250531.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_5420250531.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_5520250531.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_5620250531.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_5720250531.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_5820250531.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_5920250531_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_6020250531.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_6120250531.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_6220250531.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_6320250531.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_6420250531.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_6520250531.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_6620250531.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_6720250531.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_6820250531.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_6920250531.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_7020250531.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_7120250531.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_7220250531.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_7320250531.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_7420250531.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_7520250531.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_7620250531.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_7720250531.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_7820250531.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_7920250531.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_8020250531.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_8120250531.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_8220250531_0001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_8320250531.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_8420250531.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_8520250531.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_8620250531.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_8720250531.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_8820250531.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_8920250531.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_9020250603.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_9120250603.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_9220250603.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_9320250603.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_9420250613.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_9520250613.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_9620250613.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_9720250613.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_9820250613.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_99202520250915.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_100202520250915.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_101202520250915.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_100202520250915.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_103202520250915.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_104202520250916.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_105202520250916.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_106202520250916.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_107202520250916.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_108202520250916.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_110202520250917.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_1112025202520250926.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_1122025202520250926.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_1132025202520250926.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_1142025202520250926.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_1152025202520250926.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_11620251014.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_11720251014.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_11820251014.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_11920251014.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_12020251014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_12120251014.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_122202520251030.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_123202520251030.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_12420251111.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_12520251111.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_12620251111.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_12720251111.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_1282025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_129_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_13020251218.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_13120251218.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_13220251218.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_13320251218.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_13420251218.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/10/projeto_pl_320250530.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/106/pl_6_semana_austismo_20250530.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/107/pl_7_atendimento_e_veiculo_excluvio_20250530.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/108/pl_8_credito_especial_-_paulo_gustavo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/109/pl_9_ldo20250531.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/125/projeto_011202520250916.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/133/projeto_de_lei_14202520250916.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/142/projeto_de_lei_16202520250926.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/143/028_loa_2026_completo.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/144/ppa_completo.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/145/projeto_de_lei_01920251008.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/154/projeto_de_lei_dia_do_servidor_02020251024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/160/projeto_de_lei_02120251111.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/167/projeto_de_lei_no_027_202520251218.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/4/projeto_de_lei_consolidacao_de_vagas_2.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/3/005_reducacao_de_carga_horaria.docx" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/124/projeto_010202520250916.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/126/projeto_de_lei_012202520250916.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/132/projeto_015_2025.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/161/projeto_de_lei_022_altera_lei_426202220251112.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/162/projeto_de_lei_023_altera_art_87_da__lei_222201020251112.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/2/projeto_de_resolucao_estagio_-_envio.docx" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/115/projeto_de_resolucao_ouvidoria_02202520250912_14195057.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/117/projeto_de_resolucao_032025_sic20250912.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/118/projeto_de_resolucao_042025_lgpd20250912.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/116/requerimento_01202520250912.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/5/parecer_120250529.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/6/parecer_120250529_0001.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/8/parecer_comissao_120250530.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/9/parecer_comissao_220250530.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/11/comissao_pl3_ljr20250530.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/12/comissao_pl3_ffo20250530.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/136/mocao_de_apoio20250925.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/13/indicacao_120250531.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/15/indicacao_320250531.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/16/indicacao_420250531.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/17/indicacao_520250531.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/18/indicacao_620250531.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/19/indicacao_720250531.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/20/indicacao_820250531.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/21/indicacao_920250531.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/22/indicacao_1020250531.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/23/indicacao_1120250531.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/24/indicacao_1220250531.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/25/indicacao_1320250531.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/26/indicacao_1420250531.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/27/indicacao_1520250531.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/28/indicacao_1620250531.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/29/indicacao_1720250531.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/31/indicacao_1920250531.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/32/indicacao_2020250531.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/33/indicacao_2120250531.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/34/indicacao_2220250531.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/35/indicacao_2320250531.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/36/indicacao_2420250531.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/37/indicacao_2520250531.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/38/indicacao_2620250531.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/39/indicacao_2720250531.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/40/indicacao_2820250531.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/41/indicacao_2920250531.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/42/indicacao_3020250531.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/43/indicacao_3120250531.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/44/indicacao_3220250531.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/45/indicacao_3320250531.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/46/indicacao_3420250531.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/47/indicacao_3520250531.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/48/indicacao_3620250531.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/49/indicacao_3720250531.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/50/indicacao_3820250531.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/51/indicacao_3920250531.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/52/indicacao_4020250531.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/53/indicacao_4120250531.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/54/indicacao_4220250531.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/55/indicacao_4320250531.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/56/indicacao_4420250531.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/57/indicacao_4520250531.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/58/indicacao_4620250531.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/59/indicacao_4720250531.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/60/indicacao_4820250531.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/61/indicacao_4920250531.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/62/indicacao_5020250531.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/63/indicacao_5120250531.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/64/indicacao_5220250531.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/65/indicacao_5320250531.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/66/indicacao_5420250531.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/67/indicacao_5520250531.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/68/indicacao_5620250531.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/69/indicacao_5720250531.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/70/indicacao_5820250531.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/71/indicacao_5920250531_0001.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/72/indicacao_6020250531.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/73/indicacao_6120250531.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/74/indicacao_6220250531.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/75/indicacao_6320250531.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/76/indicacao_6420250531.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/77/indicacao_6520250531.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/78/indicacao_6620250531.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/79/indicacao_6720250531.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/80/indicacao_6820250531.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/81/indicacao_6920250531.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/82/indicacao_7020250531.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/83/indicacao_7120250531.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/84/indicacao_7220250531.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/85/indicacao_7320250531.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/86/indicacao_7420250531.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/87/indicacao_7520250531.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/88/indicacao_7620250531.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/89/indicacao_7720250531.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/90/indicacao_7820250531.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/91/indicacao_7920250531.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/92/indicacao_8020250531.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/93/indicacao_8120250531.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/94/indicacao_8220250531_0001.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/95/indicacao_8320250531.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/96/indicacao_8420250531.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/97/indicacao_8520250531.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/98/indicacao_8620250531.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/99/indicacao_8720250531.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/100/indicacao_8820250531.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/101/indicacao_8920250531.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/102/indicacao_9020250603.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/103/indicacao_9120250603.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/104/indicacao_9220250603.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/105/indicacao_9320250603.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/110/indicacao_9420250613.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/111/indicacao_9520250613.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/112/indicacao_9620250613.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/113/indicacao_9720250613.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/114/indicacao_9820250613.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/119/indicacao_99202520250915.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/120/indicacao_100202520250915.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/121/indicacao_101202520250915.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/122/indicacao_100202520250915.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/123/indicacao_103202520250915.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/127/indicacao_104202520250916.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/128/indicacao_105202520250916.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/129/indicacao_106202520250916.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/130/indicacao_107202520250916.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/131/indicacao_108202520250916.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/135/indicacao_110202520250917.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/137/indicacao_1112025202520250926.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/138/indicacao_1122025202520250926.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/139/indicacao_1132025202520250926.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/140/indicacao_1142025202520250926.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/141/indicacao_1152025202520250926.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/146/indicacao_11620251014.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/147/indicacao_11720251014.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/148/indicacao_11820251014.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/149/indicacao_11920251014.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/150/indicacao_12020251014.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/151/indicacao_12120251014.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/152/indicacao_122202520251030.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/153/indicacao_123202520251030.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/155/indicacao_12420251111.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/156/indicacao_12520251111.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/157/indicacao_12620251111.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/158/indicacao_12720251111.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/159/indicacao_1282025.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/166/indicacao_129_2025.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/168/indicacao_13020251218.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/169/indicacao_13120251218.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/170/indicacao_13220251218.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/171/indicacao_13320251218.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.sempeixe.mg.leg.br/media/sapl/public/materialegislativa/2025/172/indicacao_13420251218.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H170"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="113.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="129.85546875" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="129" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>